--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -49,63 +49,63 @@
       <t xml:space="preserve">I. Official reserve assets and other foreign currency assets</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>millions euro, millions gold fine troy ounces</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Closing balance sheet/Positions/Stocks</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-12-10 10:00:00</t>
+    <t>2026-10-09 10:00:00</t>
   </si>
   <si>
     <t>International Reserves and Foreign Currency Liquidity</t>
   </si>
   <si>
     <t>I. Official reserve assets and other foreign currency assets</t>
   </si>
   <si>
     <t>Period</t>
   </si>
   <si>
-    <t>11/2025</t>
+    <t>09/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">All maturities</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -1150,123 +1150,123 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A  RESERVE ASSETS</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>6105.6</v>
+        <v>6422.1</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.1  Monetary gold (including gold deposits and gold swaps)</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>676.6</v>
+        <v>691.5</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.1.i  of which: monetary gold under swap for cash collateral</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.1.1  Gold bullion</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>676.6</v>
+        <v>691.5</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.1.1.i  Memo: volume in millions of fine troy ounces</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
         <v>0.187</v>
       </c>
@@ -1318,243 +1318,243 @@
       <c r="B21" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.2  SDRs</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>712.7</v>
+        <v>704.1</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.3  Reserve position in the IMF</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>133.7</v>
+        <v>135.5</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4  Other reserve assets</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>4582.7</v>
+        <v>4891.0</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.a  Currency and deposits</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>43.5</v>
+        <v>76.8</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.a.i  Claims on other non-EURo area central banks, the IMF and the BIS</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>35.3</v>
+        <v>71.1</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.a.ii  Claims on entities (banks)</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>8.1</v>
+        <v>5.7</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.a.ii.1  Headquartered in the reporting area</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.a.ii.2  Headquartered outside the reporting area</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>8.1</v>
+        <v>5.7</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b  Securities</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>4539.2</v>
+        <v>4814.2</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b.CC  of which: securities under repo for cash collateral</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6" t="s">
         <v>17</v>
       </c>
@@ -1582,123 +1582,123 @@
       <c r="B32" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b.i  Debt securities</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>3791.4</v>
+        <v>3909.7</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b.i.a  Short-term</t>
           </r>
         </is>
       </c>
-      <c r="B34" s="6" t="s">
-        <v>17</v>
+      <c r="B34" s="6">
+        <v>22.2</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b.i.b  Long-term</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>3791.4</v>
+        <v>3887.5</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.b.ii  Equity and investment fund shares</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>747.8</v>
+        <v>904.5</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.A.4.c  Financial derivatives (net)</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6" t="s">
         <v>17</v>
       </c>
@@ -1774,123 +1774,123 @@
       <c r="B40" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B  OTHER FOREIGN CURRENCY ASSETS (not included in reserve assets)</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>485.7</v>
+        <v>288.8</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.1  Securities</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>483.7</v>
+        <v>317.0</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.2  Deposits</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.2.i  Headquartered in the reporting area</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.2.ii  Headquartered outside the reporting area</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
         <v>0.0</v>
       </c>
@@ -1918,51 +1918,51 @@
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.4  Financial derivatives (net)</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>0.5</v>
+        <v>-28.6</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">I.B.5  Gold</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6" t="s">
         <v>17</v>
       </c>