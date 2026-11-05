--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,51 +43,51 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Households</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-10-03 10:00:00</t>
+    <t>2026-10-05 10:00:00</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Data position</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Total</t>
@@ -208,166 +208,166 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Other accounts receivable</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2023</t>
+      <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2023</t>
+      <t xml:space="preserve">Q3/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2023</t>
+      <t xml:space="preserve">Q4/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2024</t>
+      <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2024</t>
+      <t xml:space="preserve">Q2/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2024</t>
+      <t xml:space="preserve">Q3/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2024</t>
+      <t xml:space="preserve">Q4/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2025</t>
+      <t xml:space="preserve">Q1/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2025</t>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <t>- Missing value; data cannot exist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -972,440 +972,440 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other accounts receivable</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>70453.39</v>
+        <v>76575.5</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6">
-        <v>25196.36</v>
+        <v>27422.73</v>
       </c>
       <c r="E14" s="6">
-        <v>748.14</v>
+        <v>776.55</v>
       </c>
       <c r="F14" s="6">
-        <v>1.43</v>
+        <v>2.51</v>
       </c>
       <c r="G14" s="6">
-        <v>24737.6</v>
+        <v>23743.32</v>
       </c>
       <c r="H14" s="6">
-        <v>8153.57</v>
+        <v>9955.7</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6">
-        <v>11616.28</v>
+        <v>14674.7</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>71148.5</v>
+        <v>78169.75</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="6">
-        <v>25431.48</v>
+        <v>27853.62</v>
       </c>
       <c r="E15" s="6">
-        <v>741.33</v>
+        <v>875.44</v>
       </c>
       <c r="F15" s="6">
-        <v>2.38</v>
+        <v>6.94</v>
       </c>
       <c r="G15" s="6">
-        <v>24422.74</v>
+        <v>23963.25</v>
       </c>
       <c r="H15" s="6">
-        <v>8289.63</v>
+        <v>10286.43</v>
       </c>
       <c r="I15" s="6">
         <v>0.0</v>
       </c>
       <c r="J15" s="6">
-        <v>12260.94</v>
+        <v>15184.06</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>75803.18</v>
+        <v>84024.8</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="6">
-        <v>26903.64</v>
+        <v>29859.06</v>
       </c>
       <c r="E16" s="6">
-        <v>789.97</v>
+        <v>831.05</v>
       </c>
       <c r="F16" s="6">
-        <v>1.88</v>
+        <v>3.18</v>
       </c>
       <c r="G16" s="6">
-        <v>26192.86</v>
+        <v>26177.65</v>
       </c>
       <c r="H16" s="6">
-        <v>8889.86</v>
+        <v>10872.14</v>
       </c>
       <c r="I16" s="6">
         <v>0.0</v>
       </c>
       <c r="J16" s="6">
-        <v>13024.98</v>
+        <v>16281.71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>74222.25</v>
+        <v>80458.04</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6">
-        <v>26731.18</v>
+        <v>29847.98</v>
       </c>
       <c r="E17" s="6">
-        <v>852.93</v>
+        <v>878.15</v>
       </c>
       <c r="F17" s="6">
-        <v>2.31</v>
+        <v>2.68</v>
       </c>
       <c r="G17" s="6">
-        <v>23467.71</v>
+        <v>23407.77</v>
       </c>
       <c r="H17" s="6">
-        <v>9564.77</v>
+        <v>10645.99</v>
       </c>
       <c r="I17" s="6">
         <v>0.0</v>
       </c>
       <c r="J17" s="6">
-        <v>13603.36</v>
+        <v>15675.46</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>76560.73</v>
+        <v>83026.3</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="6">
-        <v>27422.73</v>
+        <v>30696.61</v>
       </c>
       <c r="E18" s="6">
-        <v>776.55</v>
+        <v>958.73</v>
       </c>
       <c r="F18" s="6">
-        <v>2.51</v>
+        <v>2.6</v>
       </c>
       <c r="G18" s="6">
-        <v>23764.58</v>
+        <v>23953.76</v>
       </c>
       <c r="H18" s="6">
-        <v>9955.7</v>
+        <v>11144.11</v>
       </c>
       <c r="I18" s="6">
         <v>0.0</v>
       </c>
       <c r="J18" s="6">
-        <v>14638.67</v>
+        <v>16270.5</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>78153.35</v>
+        <v>87247.81</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="6">
-        <v>27853.62</v>
+        <v>31184.11</v>
       </c>
       <c r="E19" s="6">
-        <v>875.44</v>
+        <v>916.55</v>
       </c>
       <c r="F19" s="6">
-        <v>6.94</v>
+        <v>2.53</v>
       </c>
       <c r="G19" s="6">
-        <v>23982.89</v>
+        <v>26087.01</v>
       </c>
       <c r="H19" s="6">
-        <v>10286.43</v>
+        <v>11934.42</v>
       </c>
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6">
-        <v>15148.03</v>
+        <v>17123.2</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>81382.15</v>
+        <v>94453.75</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="6">
-        <v>29859.06</v>
+        <v>33268.4</v>
       </c>
       <c r="E20" s="6">
-        <v>831.05</v>
+        <v>1039.9</v>
       </c>
       <c r="F20" s="6">
-        <v>3.18</v>
+        <v>1.14</v>
       </c>
       <c r="G20" s="6">
-        <v>24295.37</v>
+        <v>29782.24</v>
       </c>
       <c r="H20" s="6">
-        <v>10872.14</v>
+        <v>12689.32</v>
       </c>
       <c r="I20" s="6">
         <v>0.0</v>
       </c>
       <c r="J20" s="6">
-        <v>15521.35</v>
+        <v>17672.75</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>81052.94</v>
+        <v>88684.77</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="6">
-        <v>29851.18</v>
+        <v>33070.96</v>
       </c>
       <c r="E21" s="6">
-        <v>878.15</v>
+        <v>1284.19</v>
       </c>
       <c r="F21" s="6">
-        <v>2.68</v>
+        <v>9.79</v>
       </c>
       <c r="G21" s="6">
-        <v>23848.73</v>
+        <v>23536.65</v>
       </c>
       <c r="H21" s="6">
-        <v>10645.99</v>
+        <v>12411.7</v>
       </c>
       <c r="I21" s="6">
         <v>0.0</v>
       </c>
       <c r="J21" s="6">
-        <v>15826.21</v>
+        <v>18371.48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>87719.1</v>
+        <v>91415.54</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="6">
-        <v>30696.41</v>
+        <v>35232.79</v>
       </c>
       <c r="E22" s="6">
-        <v>958.73</v>
+        <v>1190.44</v>
       </c>
       <c r="F22" s="6">
-        <v>2.6</v>
+        <v>14.09</v>
       </c>
       <c r="G22" s="6">
-        <v>28525.49</v>
+        <v>24992.0</v>
       </c>
       <c r="H22" s="6">
-        <v>11138.53</v>
+        <v>9223.47</v>
       </c>
       <c r="I22" s="6">
         <v>0.0</v>
       </c>
       <c r="J22" s="6">
-        <v>16397.34</v>
+        <v>20762.76</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:J12"/>
     <mergeCell ref="A25:I25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">