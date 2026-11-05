--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -55,113 +55,57 @@
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Stocks</t>
   </si>
   <si>
     <t>Collection indicator</t>
   </si>
   <si>
     <t>end of period, summed through period</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-09-30 10:00:00</t>
+    <t>2026-09-30 10:00:00</t>
   </si>
   <si>
     <t>Data presentation</t>
   </si>
   <si>
     <t>Time series</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -187,50 +131,106 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q3/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q4/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q1/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Nonfinancial corporations holdings issued by</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -787,59 +787,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J65" sqref="J65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="85.979004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="10.568848" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283447" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283447" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283447" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283447" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283447" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283447" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities holdings (time series)</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -878,379 +878,379 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3"/>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations holdings issued by</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B15" s="7">
-        <v>140.45</v>
+        <v>236.86</v>
       </c>
       <c r="C15" s="7">
-        <v>172.76</v>
+        <v>258.24</v>
       </c>
       <c r="D15" s="7">
-        <v>178.83</v>
+        <v>265.57</v>
       </c>
       <c r="E15" s="7">
-        <v>203.91</v>
+        <v>264.8</v>
       </c>
       <c r="F15" s="7">
-        <v>236.86</v>
+        <v>280.42</v>
       </c>
       <c r="G15" s="7">
-        <v>258.24</v>
+        <v>303.09</v>
       </c>
       <c r="H15" s="7">
-        <v>265.57</v>
+        <v>364.71</v>
       </c>
       <c r="I15" s="7">
-        <v>264.8</v>
+        <v>376.52</v>
       </c>
       <c r="J15" s="7">
-        <v>280.42</v>
+        <v>428.24</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B16" s="7">
-        <v>77.33</v>
+        <v>112.76</v>
       </c>
       <c r="C16" s="7">
-        <v>96.08</v>
+        <v>121.19</v>
       </c>
       <c r="D16" s="7">
-        <v>89.53</v>
+        <v>127.74</v>
       </c>
       <c r="E16" s="7">
-        <v>104.28</v>
+        <v>115.17</v>
       </c>
       <c r="F16" s="7">
-        <v>112.76</v>
+        <v>122.94</v>
       </c>
       <c r="G16" s="7">
-        <v>121.19</v>
+        <v>126.71</v>
       </c>
       <c r="H16" s="7">
-        <v>127.74</v>
+        <v>122.58</v>
       </c>
       <c r="I16" s="7">
-        <v>115.17</v>
+        <v>127.61</v>
       </c>
       <c r="J16" s="7">
-        <v>122.94</v>
+        <v>117.53</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B17" s="7">
-        <v>34.88</v>
+        <v>60.29</v>
       </c>
       <c r="C17" s="7">
-        <v>35.34</v>
+        <v>74.67</v>
       </c>
       <c r="D17" s="7">
-        <v>36.07</v>
+        <v>76.18</v>
       </c>
       <c r="E17" s="7">
-        <v>45.88</v>
+        <v>85.03</v>
       </c>
       <c r="F17" s="7">
-        <v>60.29</v>
+        <v>86.75</v>
       </c>
       <c r="G17" s="7">
-        <v>74.67</v>
+        <v>94.09</v>
       </c>
       <c r="H17" s="7">
-        <v>76.18</v>
+        <v>118.49</v>
       </c>
       <c r="I17" s="7">
-        <v>85.03</v>
+        <v>115.84</v>
       </c>
       <c r="J17" s="7">
-        <v>86.75</v>
+        <v>109.15</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B18" s="7">
-        <v>28.24</v>
+        <v>63.81</v>
       </c>
       <c r="C18" s="7">
-        <v>41.34</v>
+        <v>62.37</v>
       </c>
       <c r="D18" s="7">
-        <v>53.23</v>
+        <v>61.65</v>
       </c>
       <c r="E18" s="7">
-        <v>53.75</v>
+        <v>64.61</v>
       </c>
       <c r="F18" s="7">
-        <v>63.81</v>
+        <v>70.73</v>
       </c>
       <c r="G18" s="7">
-        <v>62.37</v>
+        <v>82.29</v>
       </c>
       <c r="H18" s="7">
-        <v>61.65</v>
+        <v>123.65</v>
       </c>
       <c r="I18" s="7">
-        <v>64.61</v>
+        <v>133.08</v>
       </c>
       <c r="J18" s="7">
-        <v>70.73</v>
+        <v>201.56</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B19" s="7">
         <v>0.0</v>
       </c>
       <c r="C19" s="7">
         <v>0.0</v>
       </c>
@@ -1272,318 +1272,318 @@
       <c r="I19" s="7">
         <v>0.0</v>
       </c>
       <c r="J19" s="7">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents</t>
           </r>
         </is>
       </c>
       <c r="B20" s="7">
-        <v>518.0</v>
+        <v>732.62</v>
       </c>
       <c r="C20" s="7">
-        <v>638.1</v>
+        <v>785.69</v>
       </c>
       <c r="D20" s="7">
-        <v>786.63</v>
+        <v>760.28</v>
       </c>
       <c r="E20" s="7">
-        <v>492.24</v>
+        <v>759.92</v>
       </c>
       <c r="F20" s="7">
-        <v>732.62</v>
+        <v>608.86</v>
       </c>
       <c r="G20" s="7">
-        <v>785.69</v>
+        <v>466.07</v>
       </c>
       <c r="H20" s="7">
-        <v>760.28</v>
+        <v>382.79</v>
       </c>
       <c r="I20" s="7">
-        <v>759.92</v>
+        <v>319.52</v>
       </c>
       <c r="J20" s="7">
-        <v>608.86</v>
+        <v>290.05</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All issuers</t>
           </r>
         </is>
       </c>
       <c r="B21" s="7">
-        <v>658.45</v>
+        <v>969.48</v>
       </c>
       <c r="C21" s="7">
-        <v>810.86</v>
+        <v>1043.93</v>
       </c>
       <c r="D21" s="7">
-        <v>965.47</v>
+        <v>1025.85</v>
       </c>
       <c r="E21" s="7">
-        <v>696.15</v>
+        <v>1024.73</v>
       </c>
       <c r="F21" s="7">
-        <v>969.48</v>
+        <v>889.28</v>
       </c>
       <c r="G21" s="7">
-        <v>1043.93</v>
+        <v>769.16</v>
       </c>
       <c r="H21" s="7">
-        <v>1025.85</v>
+        <v>747.5</v>
       </c>
       <c r="I21" s="7">
-        <v>1024.73</v>
+        <v>696.04</v>
       </c>
       <c r="J21" s="7">
-        <v>889.28</v>
+        <v>718.29</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations holdings issued by</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B23" s="7">
-        <v>8771.38</v>
+        <v>8502.71</v>
       </c>
       <c r="C23" s="7">
-        <v>8418.19</v>
+        <v>8629.43</v>
       </c>
       <c r="D23" s="7">
-        <v>8974.91</v>
+        <v>8586.46</v>
       </c>
       <c r="E23" s="7">
-        <v>9104.18</v>
+        <v>8685.56</v>
       </c>
       <c r="F23" s="7">
-        <v>8502.71</v>
+        <v>8486.5</v>
       </c>
       <c r="G23" s="7">
-        <v>8629.43</v>
+        <v>8294.11</v>
       </c>
       <c r="H23" s="7">
-        <v>8586.46</v>
+        <v>7899.65</v>
       </c>
       <c r="I23" s="7">
-        <v>8685.56</v>
+        <v>7742.3</v>
       </c>
       <c r="J23" s="7">
-        <v>8486.5</v>
+        <v>7629.86</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B24" s="7">
-        <v>552.67</v>
+        <v>579.12</v>
       </c>
       <c r="C24" s="7">
-        <v>551.95</v>
+        <v>515.38</v>
       </c>
       <c r="D24" s="7">
-        <v>559.22</v>
+        <v>522.89</v>
       </c>
       <c r="E24" s="7">
-        <v>567.61</v>
+        <v>517.72</v>
       </c>
       <c r="F24" s="7">
-        <v>579.12</v>
+        <v>526.04</v>
       </c>
       <c r="G24" s="7">
-        <v>515.38</v>
+        <v>548.21</v>
       </c>
       <c r="H24" s="7">
-        <v>522.89</v>
+        <v>468.98</v>
       </c>
       <c r="I24" s="7">
-        <v>517.72</v>
+        <v>465.51</v>
       </c>
       <c r="J24" s="7">
-        <v>526.04</v>
+        <v>499.12</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B25" s="7">
-        <v>197.99</v>
+        <v>241.73</v>
       </c>
       <c r="C25" s="7">
-        <v>207.31</v>
+        <v>278.51</v>
       </c>
       <c r="D25" s="7">
-        <v>224.15</v>
+        <v>200.08</v>
       </c>
       <c r="E25" s="7">
-        <v>229.35</v>
+        <v>212.01</v>
       </c>
       <c r="F25" s="7">
-        <v>241.73</v>
+        <v>221.03</v>
       </c>
       <c r="G25" s="7">
-        <v>278.51</v>
+        <v>241.41</v>
       </c>
       <c r="H25" s="7">
-        <v>200.08</v>
+        <v>225.39</v>
       </c>
       <c r="I25" s="7">
-        <v>212.01</v>
+        <v>236.59</v>
       </c>
       <c r="J25" s="7">
-        <v>221.03</v>
+        <v>251.82</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B26" s="7">
-        <v>8020.73</v>
+        <v>7681.87</v>
       </c>
       <c r="C26" s="7">
-        <v>7658.93</v>
+        <v>7835.53</v>
       </c>
       <c r="D26" s="7">
-        <v>8191.54</v>
+        <v>7863.5</v>
       </c>
       <c r="E26" s="7">
-        <v>8307.22</v>
+        <v>7955.83</v>
       </c>
       <c r="F26" s="7">
-        <v>7681.87</v>
+        <v>7739.42</v>
       </c>
       <c r="G26" s="7">
-        <v>7835.53</v>
+        <v>7504.48</v>
       </c>
       <c r="H26" s="7">
-        <v>7863.5</v>
+        <v>7205.28</v>
       </c>
       <c r="I26" s="7">
-        <v>7955.83</v>
+        <v>7040.2</v>
       </c>
       <c r="J26" s="7">
-        <v>7739.42</v>
+        <v>6878.92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B27" s="7">
         <v>0.0</v>
       </c>
       <c r="C27" s="7">
         <v>0.0</v>
       </c>
@@ -1605,273 +1605,273 @@
       <c r="I27" s="7">
         <v>0.0</v>
       </c>
       <c r="J27" s="7">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents</t>
           </r>
         </is>
       </c>
       <c r="B28" s="7">
-        <v>14267.66</v>
+        <v>13176.41</v>
       </c>
       <c r="C28" s="7">
-        <v>14209.26</v>
+        <v>14638.38</v>
       </c>
       <c r="D28" s="7">
-        <v>14138.27</v>
+        <v>15378.89</v>
       </c>
       <c r="E28" s="7">
-        <v>13574.21</v>
+        <v>17613.56</v>
       </c>
       <c r="F28" s="7">
-        <v>13176.41</v>
+        <v>18761.47</v>
       </c>
       <c r="G28" s="7">
-        <v>14638.38</v>
+        <v>20523.88</v>
       </c>
       <c r="H28" s="7">
-        <v>15378.89</v>
+        <v>21889.07</v>
       </c>
       <c r="I28" s="7">
-        <v>17613.56</v>
+        <v>23244.11</v>
       </c>
       <c r="J28" s="7">
-        <v>18761.47</v>
+        <v>26471.82</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All issuers</t>
           </r>
         </is>
       </c>
       <c r="B29" s="7">
-        <v>23039.04</v>
+        <v>21679.12</v>
       </c>
       <c r="C29" s="7">
-        <v>22627.46</v>
+        <v>23267.81</v>
       </c>
       <c r="D29" s="7">
-        <v>23113.18</v>
+        <v>23965.35</v>
       </c>
       <c r="E29" s="7">
-        <v>22678.39</v>
+        <v>26299.12</v>
       </c>
       <c r="F29" s="7">
-        <v>21679.12</v>
+        <v>27247.97</v>
       </c>
       <c r="G29" s="7">
-        <v>23267.81</v>
+        <v>28817.99</v>
       </c>
       <c r="H29" s="7">
-        <v>23965.35</v>
+        <v>29788.72</v>
       </c>
       <c r="I29" s="7">
-        <v>26299.12</v>
+        <v>30986.41</v>
       </c>
       <c r="J29" s="7">
-        <v>27247.97</v>
+        <v>34101.69</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government holdings issued by</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B31" s="7">
-        <v>664.47</v>
+        <v>640.77</v>
       </c>
       <c r="C31" s="7">
-        <v>779.4</v>
+        <v>693.15</v>
       </c>
       <c r="D31" s="7">
-        <v>830.05</v>
+        <v>704.9</v>
       </c>
       <c r="E31" s="7">
-        <v>848.9</v>
+        <v>878.37</v>
       </c>
       <c r="F31" s="7">
-        <v>640.77</v>
+        <v>1107.81</v>
       </c>
       <c r="G31" s="7">
-        <v>693.15</v>
+        <v>1239.84</v>
       </c>
       <c r="H31" s="7">
-        <v>704.9</v>
+        <v>1350.41</v>
       </c>
       <c r="I31" s="7">
-        <v>878.37</v>
+        <v>1516.0</v>
       </c>
       <c r="J31" s="7">
-        <v>1107.81</v>
+        <v>1699.6</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B32" s="7">
-        <v>143.07</v>
+        <v>137.0</v>
       </c>
       <c r="C32" s="7">
-        <v>142.67</v>
+        <v>123.51</v>
       </c>
       <c r="D32" s="7">
-        <v>129.53</v>
+        <v>122.4</v>
       </c>
       <c r="E32" s="7">
-        <v>128.12</v>
+        <v>110.09</v>
       </c>
       <c r="F32" s="7">
-        <v>137.0</v>
+        <v>104.81</v>
       </c>
       <c r="G32" s="7">
-        <v>123.51</v>
+        <v>104.04</v>
       </c>
       <c r="H32" s="7">
-        <v>122.4</v>
+        <v>97.48</v>
       </c>
       <c r="I32" s="7">
-        <v>110.09</v>
+        <v>96.95</v>
       </c>
       <c r="J32" s="7">
-        <v>104.81</v>
+        <v>96.13</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B33" s="7">
-        <v>24.74</v>
+        <v>24.02</v>
       </c>
       <c r="C33" s="7">
-        <v>24.76</v>
+        <v>24.45</v>
       </c>
       <c r="D33" s="7">
-        <v>24.01</v>
+        <v>22.69</v>
       </c>
       <c r="E33" s="7">
-        <v>24.02</v>
+        <v>22.43</v>
       </c>
       <c r="F33" s="7">
-        <v>24.02</v>
+        <v>22.44</v>
       </c>
       <c r="G33" s="7">
-        <v>24.45</v>
+        <v>22.44</v>
       </c>
       <c r="H33" s="7">
-        <v>22.69</v>
+        <v>22.42</v>
       </c>
       <c r="I33" s="7">
-        <v>22.43</v>
+        <v>22.04</v>
       </c>
       <c r="J33" s="7">
-        <v>22.44</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B34" s="7">
         <v>0.0</v>
       </c>
       <c r="C34" s="7">
         <v>0.0</v>
       </c>
@@ -1893,363 +1893,363 @@
       <c r="I34" s="7">
         <v>0.0</v>
       </c>
       <c r="J34" s="7">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B35" s="7">
-        <v>496.66</v>
+        <v>479.75</v>
       </c>
       <c r="C35" s="7">
-        <v>611.97</v>
+        <v>545.19</v>
       </c>
       <c r="D35" s="7">
-        <v>676.51</v>
+        <v>559.8</v>
       </c>
       <c r="E35" s="7">
-        <v>696.76</v>
+        <v>745.85</v>
       </c>
       <c r="F35" s="7">
-        <v>479.75</v>
+        <v>980.56</v>
       </c>
       <c r="G35" s="7">
-        <v>545.19</v>
+        <v>1113.35</v>
       </c>
       <c r="H35" s="7">
-        <v>559.8</v>
+        <v>1230.51</v>
       </c>
       <c r="I35" s="7">
-        <v>745.85</v>
+        <v>1397.01</v>
       </c>
       <c r="J35" s="7">
-        <v>980.56</v>
+        <v>1602.38</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents</t>
           </r>
         </is>
       </c>
       <c r="B36" s="7">
-        <v>994.6</v>
+        <v>994.06</v>
       </c>
       <c r="C36" s="7">
-        <v>1087.81</v>
+        <v>1130.81</v>
       </c>
       <c r="D36" s="7">
-        <v>1121.62</v>
+        <v>1207.73</v>
       </c>
       <c r="E36" s="7">
-        <v>1056.79</v>
+        <v>1286.47</v>
       </c>
       <c r="F36" s="7">
-        <v>994.06</v>
+        <v>1372.27</v>
       </c>
       <c r="G36" s="7">
-        <v>1130.81</v>
+        <v>2125.31</v>
       </c>
       <c r="H36" s="7">
-        <v>1207.73</v>
+        <v>2110.64</v>
       </c>
       <c r="I36" s="7">
-        <v>1286.47</v>
+        <v>1963.89</v>
       </c>
       <c r="J36" s="7">
-        <v>1372.27</v>
+        <v>3127.48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All issuers</t>
           </r>
         </is>
       </c>
       <c r="B37" s="7">
-        <v>1659.07</v>
+        <v>1634.83</v>
       </c>
       <c r="C37" s="7">
-        <v>1867.22</v>
+        <v>1823.97</v>
       </c>
       <c r="D37" s="7">
-        <v>1951.68</v>
+        <v>1912.63</v>
       </c>
       <c r="E37" s="7">
-        <v>1905.7</v>
+        <v>2164.84</v>
       </c>
       <c r="F37" s="7">
-        <v>1634.83</v>
+        <v>2480.08</v>
       </c>
       <c r="G37" s="7">
-        <v>1823.97</v>
+        <v>3365.15</v>
       </c>
       <c r="H37" s="7">
-        <v>1912.63</v>
+        <v>3461.05</v>
       </c>
       <c r="I37" s="7">
-        <v>2164.84</v>
+        <v>3479.89</v>
       </c>
       <c r="J37" s="7">
-        <v>2480.08</v>
+        <v>4827.08</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households holdings issued</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B39" s="7">
-        <v>345.37</v>
+        <v>629.66</v>
       </c>
       <c r="C39" s="7">
-        <v>449.61</v>
+        <v>603.13</v>
       </c>
       <c r="D39" s="7">
-        <v>524.47</v>
+        <v>567.65</v>
       </c>
       <c r="E39" s="7">
-        <v>569.9</v>
+        <v>581.59</v>
       </c>
       <c r="F39" s="7">
-        <v>629.66</v>
+        <v>638.13</v>
       </c>
       <c r="G39" s="7">
-        <v>603.13</v>
+        <v>655.64</v>
       </c>
       <c r="H39" s="7">
-        <v>567.65</v>
+        <v>734.49</v>
       </c>
       <c r="I39" s="7">
-        <v>581.59</v>
+        <v>799.97</v>
       </c>
       <c r="J39" s="7">
-        <v>638.13</v>
+        <v>975.18</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B40" s="7">
-        <v>168.91</v>
+        <v>217.32</v>
       </c>
       <c r="C40" s="7">
-        <v>173.94</v>
+        <v>227.08</v>
       </c>
       <c r="D40" s="7">
-        <v>178.9</v>
+        <v>240.52</v>
       </c>
       <c r="E40" s="7">
-        <v>202.6</v>
+        <v>244.69</v>
       </c>
       <c r="F40" s="7">
-        <v>217.32</v>
+        <v>267.84</v>
       </c>
       <c r="G40" s="7">
-        <v>227.08</v>
+        <v>285.15</v>
       </c>
       <c r="H40" s="7">
-        <v>240.52</v>
+        <v>286.79</v>
       </c>
       <c r="I40" s="7">
-        <v>244.69</v>
+        <v>288.38</v>
       </c>
       <c r="J40" s="7">
-        <v>267.84</v>
+        <v>249.06</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B41" s="7">
-        <v>53.14</v>
+        <v>104.59</v>
       </c>
       <c r="C41" s="7">
-        <v>63.57</v>
+        <v>135.86</v>
       </c>
       <c r="D41" s="7">
-        <v>63.66</v>
+        <v>141.42</v>
       </c>
       <c r="E41" s="7">
-        <v>68.6</v>
+        <v>141.83</v>
       </c>
       <c r="F41" s="7">
-        <v>104.59</v>
+        <v>139.22</v>
       </c>
       <c r="G41" s="7">
-        <v>135.86</v>
+        <v>155.73</v>
       </c>
       <c r="H41" s="7">
-        <v>141.42</v>
+        <v>171.89</v>
       </c>
       <c r="I41" s="7">
-        <v>141.83</v>
+        <v>173.93</v>
       </c>
       <c r="J41" s="7">
-        <v>139.22</v>
+        <v>189.59</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B42" s="7">
-        <v>123.33</v>
+        <v>307.75</v>
       </c>
       <c r="C42" s="7">
-        <v>212.1</v>
+        <v>240.19</v>
       </c>
       <c r="D42" s="7">
-        <v>281.92</v>
+        <v>185.71</v>
       </c>
       <c r="E42" s="7">
-        <v>298.7</v>
+        <v>195.07</v>
       </c>
       <c r="F42" s="7">
-        <v>307.75</v>
+        <v>231.07</v>
       </c>
       <c r="G42" s="7">
-        <v>240.19</v>
+        <v>214.76</v>
       </c>
       <c r="H42" s="7">
-        <v>185.71</v>
+        <v>275.81</v>
       </c>
       <c r="I42" s="7">
-        <v>195.07</v>
+        <v>337.66</v>
       </c>
       <c r="J42" s="7">
-        <v>231.07</v>
+        <v>536.53</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B43" s="7">
         <v>0.0</v>
       </c>
       <c r="C43" s="7">
         <v>0.0</v>
       </c>
@@ -2271,273 +2271,273 @@
       <c r="I43" s="7">
         <v>0.0</v>
       </c>
       <c r="J43" s="7">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents</t>
           </r>
         </is>
       </c>
       <c r="B44" s="7">
-        <v>402.08</v>
+        <v>307.16</v>
       </c>
       <c r="C44" s="7">
-        <v>323.22</v>
+        <v>293.81</v>
       </c>
       <c r="D44" s="7">
-        <v>360.75</v>
+        <v>305.04</v>
       </c>
       <c r="E44" s="7">
-        <v>334.47</v>
+        <v>282.18</v>
       </c>
       <c r="F44" s="7">
-        <v>307.16</v>
+        <v>278.18</v>
       </c>
       <c r="G44" s="7">
-        <v>293.81</v>
+        <v>276.52</v>
       </c>
       <c r="H44" s="7">
-        <v>305.04</v>
+        <v>287.29</v>
       </c>
       <c r="I44" s="7">
-        <v>282.18</v>
+        <v>495.34</v>
       </c>
       <c r="J44" s="7">
-        <v>278.18</v>
+        <v>579.44</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All issuers</t>
           </r>
         </is>
       </c>
       <c r="B45" s="7">
-        <v>747.46</v>
+        <v>936.82</v>
       </c>
       <c r="C45" s="7">
-        <v>772.83</v>
+        <v>896.94</v>
       </c>
       <c r="D45" s="7">
-        <v>885.22</v>
+        <v>872.7</v>
       </c>
       <c r="E45" s="7">
-        <v>904.37</v>
+        <v>863.78</v>
       </c>
       <c r="F45" s="7">
-        <v>936.82</v>
+        <v>916.31</v>
       </c>
       <c r="G45" s="7">
-        <v>896.94</v>
+        <v>932.17</v>
       </c>
       <c r="H45" s="7">
-        <v>872.7</v>
+        <v>1021.78</v>
       </c>
       <c r="I45" s="7">
-        <v>863.78</v>
+        <v>1295.31</v>
       </c>
       <c r="J45" s="7">
-        <v>916.31</v>
+        <v>1554.62</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents holdings issued</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B47" s="7">
-        <v>9921.68</v>
+        <v>10010.0</v>
       </c>
       <c r="C47" s="7">
-        <v>9819.96</v>
+        <v>10183.95</v>
       </c>
       <c r="D47" s="7">
-        <v>10508.27</v>
+        <v>10124.58</v>
       </c>
       <c r="E47" s="7">
-        <v>10726.89</v>
+        <v>10410.33</v>
       </c>
       <c r="F47" s="7">
-        <v>10010.0</v>
+        <v>10512.86</v>
       </c>
       <c r="G47" s="7">
-        <v>10183.95</v>
+        <v>10492.68</v>
       </c>
       <c r="H47" s="7">
-        <v>10124.58</v>
+        <v>10349.26</v>
       </c>
       <c r="I47" s="7">
-        <v>10410.33</v>
+        <v>10434.8</v>
       </c>
       <c r="J47" s="7">
-        <v>10512.86</v>
+        <v>10732.89</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B48" s="7">
-        <v>310.75</v>
+        <v>430.63</v>
       </c>
       <c r="C48" s="7">
-        <v>330.99</v>
+        <v>513.49</v>
       </c>
       <c r="D48" s="7">
-        <v>347.89</v>
+        <v>440.36</v>
       </c>
       <c r="E48" s="7">
-        <v>367.85</v>
+        <v>461.29</v>
       </c>
       <c r="F48" s="7">
-        <v>430.63</v>
+        <v>469.44</v>
       </c>
       <c r="G48" s="7">
-        <v>513.49</v>
+        <v>513.68</v>
       </c>
       <c r="H48" s="7">
-        <v>440.36</v>
+        <v>538.19</v>
       </c>
       <c r="I48" s="7">
-        <v>461.29</v>
+        <v>548.4</v>
       </c>
       <c r="J48" s="7">
-        <v>469.44</v>
+        <v>551.65</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B49" s="7">
-        <v>8668.95</v>
+        <v>8533.18</v>
       </c>
       <c r="C49" s="7">
-        <v>8524.34</v>
+        <v>8683.29</v>
       </c>
       <c r="D49" s="7">
-        <v>9203.21</v>
+        <v>8670.66</v>
       </c>
       <c r="E49" s="7">
-        <v>9356.42</v>
+        <v>8961.36</v>
       </c>
       <c r="F49" s="7">
-        <v>8533.18</v>
+        <v>9021.78</v>
       </c>
       <c r="G49" s="7">
-        <v>8683.29</v>
+        <v>8914.88</v>
       </c>
       <c r="H49" s="7">
-        <v>8670.66</v>
+        <v>8835.25</v>
       </c>
       <c r="I49" s="7">
-        <v>8961.36</v>
+        <v>8907.94</v>
       </c>
       <c r="J49" s="7">
-        <v>9021.78</v>
+        <v>9219.4</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B50" s="7">
         <v>0.0</v>
       </c>
       <c r="C50" s="7">
         <v>0.0</v>
       </c>
@@ -2559,363 +2559,363 @@
       <c r="I50" s="7">
         <v>0.0</v>
       </c>
       <c r="J50" s="7">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B51" s="7">
-        <v>941.97</v>
+        <v>1046.19</v>
       </c>
       <c r="C51" s="7">
-        <v>964.64</v>
+        <v>987.17</v>
       </c>
       <c r="D51" s="7">
-        <v>957.18</v>
+        <v>1013.55</v>
       </c>
       <c r="E51" s="7">
-        <v>1002.61</v>
+        <v>987.67</v>
       </c>
       <c r="F51" s="7">
-        <v>1046.19</v>
+        <v>1021.64</v>
       </c>
       <c r="G51" s="7">
-        <v>987.17</v>
+        <v>1064.12</v>
       </c>
       <c r="H51" s="7">
-        <v>1013.55</v>
+        <v>975.82</v>
       </c>
       <c r="I51" s="7">
-        <v>987.67</v>
+        <v>978.46</v>
       </c>
       <c r="J51" s="7">
-        <v>1021.64</v>
+        <v>961.84</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents</t>
           </r>
         </is>
       </c>
       <c r="B52" s="7">
-        <v>16182.34</v>
+        <v>15210.25</v>
       </c>
       <c r="C52" s="7">
-        <v>16258.4</v>
+        <v>16848.69</v>
       </c>
       <c r="D52" s="7">
-        <v>16407.27</v>
+        <v>17651.95</v>
       </c>
       <c r="E52" s="7">
-        <v>15457.72</v>
+        <v>19942.14</v>
       </c>
       <c r="F52" s="7">
-        <v>15210.25</v>
+        <v>21020.77</v>
       </c>
       <c r="G52" s="7">
-        <v>16848.69</v>
+        <v>23391.78</v>
       </c>
       <c r="H52" s="7">
-        <v>17651.95</v>
+        <v>24669.79</v>
       </c>
       <c r="I52" s="7">
-        <v>19942.14</v>
+        <v>26022.85</v>
       </c>
       <c r="J52" s="7">
-        <v>21020.77</v>
+        <v>30468.79</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All issuers</t>
           </r>
         </is>
       </c>
       <c r="B53" s="7">
-        <v>26104.02</v>
+        <v>25220.24</v>
       </c>
       <c r="C53" s="7">
-        <v>26078.37</v>
+        <v>27032.64</v>
       </c>
       <c r="D53" s="7">
-        <v>26915.55</v>
+        <v>27776.52</v>
       </c>
       <c r="E53" s="7">
-        <v>26184.6</v>
+        <v>30352.47</v>
       </c>
       <c r="F53" s="7">
-        <v>25220.24</v>
+        <v>31533.64</v>
       </c>
       <c r="G53" s="7">
-        <v>27032.64</v>
+        <v>33884.47</v>
       </c>
       <c r="H53" s="7">
-        <v>27776.52</v>
+        <v>35019.05</v>
       </c>
       <c r="I53" s="7">
-        <v>30352.47</v>
+        <v>36457.65</v>
       </c>
       <c r="J53" s="7">
-        <v>31533.64</v>
+        <v>41201.68</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonresidents holdings issued by</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B55" s="7">
-        <v>12101.78</v>
+        <v>13533.5</v>
       </c>
       <c r="C55" s="7">
-        <v>11681.59</v>
+        <v>15456.39</v>
       </c>
       <c r="D55" s="7">
-        <v>12526.09</v>
+        <v>15709.87</v>
       </c>
       <c r="E55" s="7">
-        <v>13694.19</v>
+        <v>17874.67</v>
       </c>
       <c r="F55" s="7">
-        <v>13533.5</v>
+        <v>17913.35</v>
       </c>
       <c r="G55" s="7">
-        <v>15456.39</v>
+        <v>19794.93</v>
       </c>
       <c r="H55" s="7">
-        <v>15709.87</v>
+        <v>19561.36</v>
       </c>
       <c r="I55" s="7">
-        <v>17874.67</v>
+        <v>22044.88</v>
       </c>
       <c r="J55" s="7">
-        <v>17913.35</v>
+        <v>24163.68</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B56" s="7">
-        <v>157.32</v>
+        <v>229.91</v>
       </c>
       <c r="C56" s="7">
-        <v>161.24</v>
+        <v>507.92</v>
       </c>
       <c r="D56" s="7">
-        <v>195.88</v>
+        <v>440.19</v>
       </c>
       <c r="E56" s="7">
-        <v>204.88</v>
+        <v>735.12</v>
       </c>
       <c r="F56" s="7">
-        <v>229.91</v>
+        <v>721.96</v>
       </c>
       <c r="G56" s="7">
-        <v>507.92</v>
+        <v>726.64</v>
       </c>
       <c r="H56" s="7">
-        <v>440.19</v>
+        <v>1015.65</v>
       </c>
       <c r="I56" s="7">
-        <v>735.12</v>
+        <v>1009.22</v>
       </c>
       <c r="J56" s="7">
-        <v>721.96</v>
+        <v>1018.95</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B57" s="7">
-        <v>1283.78</v>
+        <v>1233.34</v>
       </c>
       <c r="C57" s="7">
-        <v>1182.32</v>
+        <v>1252.25</v>
       </c>
       <c r="D57" s="7">
-        <v>1213.25</v>
+        <v>1263.19</v>
       </c>
       <c r="E57" s="7">
-        <v>1213.79</v>
+        <v>1274.29</v>
       </c>
       <c r="F57" s="7">
-        <v>1233.34</v>
+        <v>1364.81</v>
       </c>
       <c r="G57" s="7">
-        <v>1252.25</v>
+        <v>1383.33</v>
       </c>
       <c r="H57" s="7">
-        <v>1263.19</v>
+        <v>1243.77</v>
       </c>
       <c r="I57" s="7">
-        <v>1274.29</v>
+        <v>1242.18</v>
       </c>
       <c r="J57" s="7">
-        <v>1364.81</v>
+        <v>1600.38</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B58" s="7">
-        <v>10660.67</v>
+        <v>12070.25</v>
       </c>
       <c r="C58" s="7">
-        <v>10338.03</v>
+        <v>13696.23</v>
       </c>
       <c r="D58" s="7">
-        <v>11116.97</v>
+        <v>14006.49</v>
       </c>
       <c r="E58" s="7">
-        <v>12275.52</v>
+        <v>15865.26</v>
       </c>
       <c r="F58" s="7">
-        <v>12070.25</v>
+        <v>15826.58</v>
       </c>
       <c r="G58" s="7">
-        <v>13696.23</v>
+        <v>17684.97</v>
       </c>
       <c r="H58" s="7">
-        <v>14006.49</v>
+        <v>17301.95</v>
       </c>
       <c r="I58" s="7">
-        <v>15865.26</v>
+        <v>19793.48</v>
       </c>
       <c r="J58" s="7">
-        <v>15826.58</v>
+        <v>21544.34</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B59" s="7">
         <v>0.0</v>
       </c>
       <c r="C59" s="7">
         <v>0.0</v>
       </c>
@@ -2955,210 +2955,210 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All holders holdings issued by</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">All residents</t>
           </r>
         </is>
       </c>
       <c r="B61" s="7">
-        <v>22023.45</v>
+        <v>23543.5</v>
       </c>
       <c r="C61" s="7">
-        <v>21501.56</v>
+        <v>25640.34</v>
       </c>
       <c r="D61" s="7">
-        <v>23034.37</v>
+        <v>25834.45</v>
       </c>
       <c r="E61" s="7">
-        <v>24421.08</v>
+        <v>28285.0</v>
       </c>
       <c r="F61" s="7">
-        <v>23543.5</v>
+        <v>28426.21</v>
       </c>
       <c r="G61" s="7">
-        <v>25640.34</v>
+        <v>30287.62</v>
       </c>
       <c r="H61" s="7">
-        <v>25834.45</v>
+        <v>29910.62</v>
       </c>
       <c r="I61" s="7">
-        <v>28285.0</v>
+        <v>32479.68</v>
       </c>
       <c r="J61" s="7">
-        <v>28426.21</v>
+        <v>34896.57</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nonfinancial corporations</t>
           </r>
         </is>
       </c>
       <c r="B62" s="7">
-        <v>2225.76</v>
+        <v>2279.53</v>
       </c>
       <c r="C62" s="7">
-        <v>2146.96</v>
+        <v>2239.42</v>
       </c>
       <c r="D62" s="7">
-        <v>2170.42</v>
+        <v>2276.74</v>
       </c>
       <c r="E62" s="7">
-        <v>2216.4</v>
+        <v>2261.96</v>
       </c>
       <c r="F62" s="7">
-        <v>2279.53</v>
+        <v>2386.45</v>
       </c>
       <c r="G62" s="7">
-        <v>2239.42</v>
+        <v>2447.45</v>
       </c>
       <c r="H62" s="7">
-        <v>2276.74</v>
+        <v>2219.59</v>
       </c>
       <c r="I62" s="7">
-        <v>2261.96</v>
+        <v>2220.63</v>
       </c>
       <c r="J62" s="7">
-        <v>2386.45</v>
+        <v>2562.23</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B63" s="7">
-        <v>468.08</v>
+        <v>660.53</v>
       </c>
       <c r="C63" s="7">
-        <v>492.23</v>
+        <v>1021.41</v>
       </c>
       <c r="D63" s="7">
-        <v>543.77</v>
+        <v>880.55</v>
       </c>
       <c r="E63" s="7">
-        <v>572.73</v>
+        <v>1196.41</v>
       </c>
       <c r="F63" s="7">
-        <v>660.53</v>
+        <v>1191.4</v>
       </c>
       <c r="G63" s="7">
-        <v>1021.41</v>
+        <v>1240.32</v>
       </c>
       <c r="H63" s="7">
-        <v>880.55</v>
+        <v>1553.83</v>
       </c>
       <c r="I63" s="7">
-        <v>1196.41</v>
+        <v>1557.62</v>
       </c>
       <c r="J63" s="7">
-        <v>1191.4</v>
+        <v>1570.6</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B64" s="7">
-        <v>19329.61</v>
+        <v>20603.43</v>
       </c>
       <c r="C64" s="7">
-        <v>18862.37</v>
+        <v>22379.52</v>
       </c>
       <c r="D64" s="7">
-        <v>20320.18</v>
+        <v>22677.16</v>
       </c>
       <c r="E64" s="7">
-        <v>21631.95</v>
+        <v>24826.62</v>
       </c>
       <c r="F64" s="7">
-        <v>20603.43</v>
+        <v>24848.36</v>
       </c>
       <c r="G64" s="7">
-        <v>22379.52</v>
+        <v>26599.85</v>
       </c>
       <c r="H64" s="7">
-        <v>22677.16</v>
+        <v>26137.2</v>
       </c>
       <c r="I64" s="7">
-        <v>24826.62</v>
+        <v>28701.43</v>
       </c>
       <c r="J64" s="7">
-        <v>24848.36</v>
+        <v>30763.74</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and nonprofit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B65" s="7">
         <v>0.0</v>
       </c>
       <c r="C65" s="7">
         <v>0.0</v>
       </c>