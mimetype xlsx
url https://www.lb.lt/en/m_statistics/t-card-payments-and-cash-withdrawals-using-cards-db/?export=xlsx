--- v0 (2025-12-13)
+++ v1 (2026-11-03)
@@ -43,182 +43,182 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Card payments and cash withdrawals using cards</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>Thousands euro, Thousands number</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-09-15 10:00:00</t>
+    <t>2026-09-11 10:00:00</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>Quarterly</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2023</t>
+      <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2023</t>
+      <t xml:space="preserve">Q3/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2023</t>
+      <t xml:space="preserve">Q4/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2024</t>
+      <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2024</t>
+      <t xml:space="preserve">Q2/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2024</t>
+      <t xml:space="preserve">Q3/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2024</t>
+      <t xml:space="preserve">Q4/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2025</t>
+      <t xml:space="preserve">Q1/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2025</t>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.EUR.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -2904,273 +2904,273 @@
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
-        <v>2446126.0</v>
+        <v>3580223.0</v>
       </c>
       <c r="C12" s="6">
-        <v>2869590.0</v>
+        <v>3737661.0</v>
       </c>
       <c r="D12" s="6">
-        <v>3103477.0</v>
+        <v>4040306.0</v>
       </c>
       <c r="E12" s="6">
-        <v>3132080.0</v>
+        <v>3588666.0</v>
       </c>
       <c r="F12" s="6">
-        <v>3580223.0</v>
+        <v>3062288.0</v>
       </c>
       <c r="G12" s="6">
-        <v>3737526.0</v>
+        <v>3498456.0</v>
       </c>
       <c r="H12" s="6">
-        <v>4040306.0</v>
+        <v>3563323.0</v>
       </c>
       <c r="I12" s="6">
-        <v>3588666.0</v>
+        <v>2596593.0</v>
       </c>
       <c r="J12" s="6">
-        <v>3062710.0</v>
+        <v>3037257.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>2402731.0</v>
+        <v>3505576.0</v>
       </c>
       <c r="C13" s="6">
-        <v>2821575.0</v>
+        <v>3654429.0</v>
       </c>
       <c r="D13" s="6">
-        <v>3048329.0</v>
+        <v>3934782.0</v>
       </c>
       <c r="E13" s="6">
-        <v>3069911.0</v>
+        <v>3468595.0</v>
       </c>
       <c r="F13" s="6">
-        <v>3505576.0</v>
+        <v>2913546.0</v>
       </c>
       <c r="G13" s="6">
-        <v>3654294.0</v>
+        <v>3305932.0</v>
       </c>
       <c r="H13" s="6">
-        <v>3934782.0</v>
+        <v>3338433.0</v>
       </c>
       <c r="I13" s="6">
-        <v>3468595.0</v>
+        <v>2373834.0</v>
       </c>
       <c r="J13" s="6">
-        <v>2913546.0</v>
+        <v>2757715.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>21</v>
@@ -3240,121 +3240,121 @@
         <v>21</v>
       </c>
       <c r="J15" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>142497.0</v>
+        <v>211614.0</v>
       </c>
       <c r="C16" s="6">
-        <v>168662.0</v>
+        <v>220995.0</v>
       </c>
       <c r="D16" s="6">
-        <v>172617.0</v>
+        <v>224838.0</v>
       </c>
       <c r="E16" s="6">
-        <v>179620.0</v>
+        <v>197541.0</v>
       </c>
       <c r="F16" s="6">
-        <v>211614.0</v>
+        <v>167646.0</v>
       </c>
       <c r="G16" s="6">
-        <v>220991.0</v>
+        <v>190472.0</v>
       </c>
       <c r="H16" s="6">
-        <v>224838.0</v>
+        <v>182857.0</v>
       </c>
       <c r="I16" s="6">
-        <v>197541.0</v>
+        <v>141456.0</v>
       </c>
       <c r="J16" s="6">
-        <v>167666.0</v>
+        <v>166834.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>140460.0</v>
+        <v>208209.0</v>
       </c>
       <c r="C17" s="6">
-        <v>166315.0</v>
+        <v>217252.0</v>
       </c>
       <c r="D17" s="6">
-        <v>170199.0</v>
+        <v>220706.0</v>
       </c>
       <c r="E17" s="6">
-        <v>176919.0</v>
+        <v>192696.0</v>
       </c>
       <c r="F17" s="6">
-        <v>208209.0</v>
+        <v>161416.0</v>
       </c>
       <c r="G17" s="6">
-        <v>217248.0</v>
+        <v>182278.0</v>
       </c>
       <c r="H17" s="6">
-        <v>220706.0</v>
+        <v>173855.0</v>
       </c>
       <c r="I17" s="6">
-        <v>192696.0</v>
+        <v>132151.0</v>
       </c>
       <c r="J17" s="6">
-        <v>161416.0</v>
+        <v>155313.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1._T._T.PCS_ALL._Z._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>21</v>
@@ -3424,121 +3424,121 @@
         <v>21</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>2418730.0</v>
+        <v>3530434.0</v>
       </c>
       <c r="C20" s="6">
-        <v>2834151.0</v>
+        <v>3680603.0</v>
       </c>
       <c r="D20" s="6">
-        <v>3062466.0</v>
+        <v>3983163.0</v>
       </c>
       <c r="E20" s="6">
-        <v>3092166.0</v>
+        <v>3528741.0</v>
       </c>
       <c r="F20" s="6">
-        <v>3530434.0</v>
+        <v>2988519.0</v>
       </c>
       <c r="G20" s="6">
-        <v>3680489.0</v>
+        <v>3420431.0</v>
       </c>
       <c r="H20" s="6">
-        <v>3983163.0</v>
+        <v>3489412.0</v>
       </c>
       <c r="I20" s="6">
-        <v>3528741.0</v>
+        <v>2536038.0</v>
       </c>
       <c r="J20" s="6">
-        <v>2988941.0</v>
+        <v>2961801.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>2375340.0</v>
+        <v>3455796.0</v>
       </c>
       <c r="C21" s="6">
-        <v>2786141.0</v>
+        <v>3597477.0</v>
       </c>
       <c r="D21" s="6">
-        <v>3007320.0</v>
+        <v>3877789.0</v>
       </c>
       <c r="E21" s="6">
-        <v>3030003.0</v>
+        <v>3408881.0</v>
       </c>
       <c r="F21" s="6">
-        <v>3455796.0</v>
+        <v>2840200.0</v>
       </c>
       <c r="G21" s="6">
-        <v>3597363.0</v>
+        <v>3228500.0</v>
       </c>
       <c r="H21" s="6">
-        <v>3877789.0</v>
+        <v>3265404.0</v>
       </c>
       <c r="I21" s="6">
-        <v>3408881.0</v>
+        <v>2314226.0</v>
       </c>
       <c r="J21" s="6">
-        <v>2840200.0</v>
+        <v>2683953.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>21</v>
@@ -3608,121 +3608,121 @@
         <v>21</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>141606.0</v>
+        <v>210340.0</v>
       </c>
       <c r="C24" s="6">
-        <v>167558.0</v>
+        <v>219646.0</v>
       </c>
       <c r="D24" s="6">
-        <v>171585.0</v>
+        <v>223604.0</v>
       </c>
       <c r="E24" s="6">
-        <v>178594.0</v>
+        <v>196285.0</v>
       </c>
       <c r="F24" s="6">
-        <v>210340.0</v>
+        <v>165956.0</v>
       </c>
       <c r="G24" s="6">
-        <v>219642.0</v>
+        <v>188420.0</v>
       </c>
       <c r="H24" s="6">
-        <v>223604.0</v>
+        <v>180895.0</v>
       </c>
       <c r="I24" s="6">
-        <v>196285.0</v>
+        <v>139528.0</v>
       </c>
       <c r="J24" s="6">
-        <v>165976.0</v>
+        <v>164342.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>139570.0</v>
+        <v>206935.0</v>
       </c>
       <c r="C25" s="6">
-        <v>165212.0</v>
+        <v>215903.0</v>
       </c>
       <c r="D25" s="6">
-        <v>169167.0</v>
+        <v>219473.0</v>
       </c>
       <c r="E25" s="6">
-        <v>175893.0</v>
+        <v>191442.0</v>
       </c>
       <c r="F25" s="6">
-        <v>206935.0</v>
+        <v>159729.0</v>
       </c>
       <c r="G25" s="6">
-        <v>215900.0</v>
+        <v>180231.0</v>
       </c>
       <c r="H25" s="6">
-        <v>219473.0</v>
+        <v>171901.0</v>
       </c>
       <c r="I25" s="6">
-        <v>191442.0</v>
+        <v>130234.0</v>
       </c>
       <c r="J25" s="6">
-        <v>159729.0</v>
+        <v>152836.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000._T.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>21</v>
@@ -4528,121 +4528,121 @@
         <v>21</v>
       </c>
       <c r="J43" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>1509254.0</v>
+        <v>2194534.0</v>
       </c>
       <c r="C44" s="6">
-        <v>1828927.0</v>
+        <v>2486521.0</v>
       </c>
       <c r="D44" s="6">
-        <v>1867657.0</v>
+        <v>2566928.0</v>
       </c>
       <c r="E44" s="6">
-        <v>1825398.0</v>
+        <v>2218837.0</v>
       </c>
       <c r="F44" s="6">
-        <v>2194534.0</v>
+        <v>1990037.0</v>
       </c>
       <c r="G44" s="6">
-        <v>2486455.0</v>
+        <v>2329543.0</v>
       </c>
       <c r="H44" s="6">
-        <v>2566928.0</v>
+        <v>2289361.0</v>
       </c>
       <c r="I44" s="6">
-        <v>2218837.0</v>
+        <v>1808364.0</v>
       </c>
       <c r="J44" s="6">
-        <v>1990448.0</v>
+        <v>2172328.0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>1480291.0</v>
+        <v>2143758.0</v>
       </c>
       <c r="C45" s="6">
-        <v>1796226.0</v>
+        <v>2430562.0</v>
       </c>
       <c r="D45" s="6">
-        <v>1831032.0</v>
+        <v>2499584.0</v>
       </c>
       <c r="E45" s="6">
-        <v>1783913.0</v>
+        <v>2144249.0</v>
       </c>
       <c r="F45" s="6">
-        <v>2143758.0</v>
+        <v>1896708.0</v>
       </c>
       <c r="G45" s="6">
-        <v>2430496.0</v>
+        <v>2208028.0</v>
       </c>
       <c r="H45" s="6">
-        <v>2499584.0</v>
+        <v>2157474.0</v>
       </c>
       <c r="I45" s="6">
-        <v>2144249.0</v>
+        <v>1679149.0</v>
       </c>
       <c r="J45" s="6">
-        <v>1896708.0</v>
+        <v>2006098.0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>21</v>
@@ -4712,121 +4712,121 @@
         <v>21</v>
       </c>
       <c r="J47" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>112073.0</v>
+        <v>165421.0</v>
       </c>
       <c r="C48" s="6">
-        <v>134392.0</v>
+        <v>179965.0</v>
       </c>
       <c r="D48" s="6">
-        <v>132937.0</v>
+        <v>178194.0</v>
       </c>
       <c r="E48" s="6">
-        <v>135975.0</v>
+        <v>156262.0</v>
       </c>
       <c r="F48" s="6">
-        <v>165421.0</v>
+        <v>137212.0</v>
       </c>
       <c r="G48" s="6">
-        <v>179962.0</v>
+        <v>156878.0</v>
       </c>
       <c r="H48" s="6">
-        <v>178194.0</v>
+        <v>147858.0</v>
       </c>
       <c r="I48" s="6">
-        <v>156262.0</v>
+        <v>119527.0</v>
       </c>
       <c r="J48" s="6">
-        <v>137232.0</v>
+        <v>143126.0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>110469.0</v>
+        <v>162750.0</v>
       </c>
       <c r="C49" s="6">
-        <v>132528.0</v>
+        <v>177026.0</v>
       </c>
       <c r="D49" s="6">
-        <v>131077.0</v>
+        <v>175072.0</v>
       </c>
       <c r="E49" s="6">
-        <v>133882.0</v>
+        <v>152576.0</v>
       </c>
       <c r="F49" s="6">
-        <v>162750.0</v>
+        <v>132370.0</v>
       </c>
       <c r="G49" s="6">
-        <v>177022.0</v>
+        <v>150417.0</v>
       </c>
       <c r="H49" s="6">
-        <v>175072.0</v>
+        <v>141070.0</v>
       </c>
       <c r="I49" s="6">
-        <v>152576.0</v>
+        <v>112495.0</v>
       </c>
       <c r="J49" s="6">
-        <v>132370.0</v>
+        <v>134294.0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000.NR.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>21</v>
@@ -5632,121 +5632,121 @@
         <v>21</v>
       </c>
       <c r="J67" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>909476.0</v>
+        <v>1335901.0</v>
       </c>
       <c r="C68" s="6">
-        <v>1005225.0</v>
+        <v>1194082.0</v>
       </c>
       <c r="D68" s="6">
-        <v>1194809.0</v>
+        <v>1416234.0</v>
       </c>
       <c r="E68" s="6">
-        <v>1266769.0</v>
+        <v>1309904.0</v>
       </c>
       <c r="F68" s="6">
-        <v>1335901.0</v>
+        <v>998482.0</v>
       </c>
       <c r="G68" s="6">
-        <v>1194034.0</v>
+        <v>1090888.0</v>
       </c>
       <c r="H68" s="6">
-        <v>1416234.0</v>
+        <v>1200051.0</v>
       </c>
       <c r="I68" s="6">
-        <v>1309904.0</v>
+        <v>727674.0</v>
       </c>
       <c r="J68" s="6">
-        <v>998493.0</v>
+        <v>789473.0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>895049.0</v>
+        <v>1312038.0</v>
       </c>
       <c r="C69" s="6">
-        <v>989915.0</v>
+        <v>1166915.0</v>
       </c>
       <c r="D69" s="6">
-        <v>1176287.0</v>
+        <v>1378205.0</v>
       </c>
       <c r="E69" s="6">
-        <v>1246090.0</v>
+        <v>1264631.0</v>
       </c>
       <c r="F69" s="6">
-        <v>1312038.0</v>
+        <v>943492.0</v>
       </c>
       <c r="G69" s="6">
-        <v>1166867.0</v>
+        <v>1020472.0</v>
       </c>
       <c r="H69" s="6">
-        <v>1378205.0</v>
+        <v>1107931.0</v>
       </c>
       <c r="I69" s="6">
-        <v>1264631.0</v>
+        <v>635077.0</v>
       </c>
       <c r="J69" s="6">
-        <v>943492.0</v>
+        <v>677855.0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>21</v>
@@ -5816,121 +5816,121 @@
         <v>21</v>
       </c>
       <c r="J71" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment service providers
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>29534.0</v>
+        <v>44919.0</v>
       </c>
       <c r="C72" s="6">
-        <v>33166.0</v>
+        <v>39681.0</v>
       </c>
       <c r="D72" s="6">
-        <v>38647.0</v>
+        <v>45410.0</v>
       </c>
       <c r="E72" s="6">
-        <v>42619.0</v>
+        <v>40023.0</v>
       </c>
       <c r="F72" s="6">
-        <v>44919.0</v>
+        <v>28744.0</v>
       </c>
       <c r="G72" s="6">
-        <v>39680.0</v>
+        <v>31541.0</v>
       </c>
       <c r="H72" s="6">
-        <v>45410.0</v>
+        <v>33036.0</v>
       </c>
       <c r="I72" s="6">
-        <v>40023.0</v>
+        <v>20001.0</v>
       </c>
       <c r="J72" s="6">
-        <v>28744.0</v>
+        <v>21216.0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian credit institutions
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>29101.0</v>
+        <v>44185.0</v>
       </c>
       <c r="C73" s="6">
-        <v>32684.0</v>
+        <v>38878.0</v>
       </c>
       <c r="D73" s="6">
-        <v>38090.0</v>
+        <v>44401.0</v>
       </c>
       <c r="E73" s="6">
-        <v>42011.0</v>
+        <v>38866.0</v>
       </c>
       <c r="F73" s="6">
-        <v>44185.0</v>
+        <v>27359.0</v>
       </c>
       <c r="G73" s="6">
-        <v>38877.0</v>
+        <v>29814.0</v>
       </c>
       <c r="H73" s="6">
-        <v>44401.0</v>
+        <v>30832.0</v>
       </c>
       <c r="I73" s="6">
-        <v>38866.0</v>
+        <v>17739.0</v>
       </c>
       <c r="J73" s="6">
-        <v>27359.0</v>
+        <v>18542.0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments sent to EU non-euro area countries, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only) issued by Lithuanian payment institutions
 PCP.Q.U31.U31.CP0.1.2000.R.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>21</v>
@@ -6736,121 +6736,121 @@
         <v>21</v>
       </c>
       <c r="J91" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B92" s="6">
-        <v>3968661.0</v>
+        <v>5887637.0</v>
       </c>
       <c r="C92" s="6">
-        <v>4496231.0</v>
+        <v>6693553.0</v>
       </c>
       <c r="D92" s="6">
-        <v>4744604.0</v>
+        <v>7067519.0</v>
       </c>
       <c r="E92" s="6">
-        <v>5206587.0</v>
+        <v>7086288.0</v>
       </c>
       <c r="F92" s="6">
-        <v>5887637.0</v>
+        <v>6082300.0</v>
       </c>
       <c r="G92" s="6">
-        <v>6693553.0</v>
+        <v>6870891.0</v>
       </c>
       <c r="H92" s="6">
-        <v>7067519.0</v>
+        <v>6931419.0</v>
       </c>
       <c r="I92" s="6">
-        <v>7086288.0</v>
+        <v>6350719.0</v>
       </c>
       <c r="J92" s="6">
-        <v>6082300.0</v>
+        <v>6521707.0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B93" s="6">
-        <v>3863929.0</v>
+        <v>5701584.0</v>
       </c>
       <c r="C93" s="6">
-        <v>4366659.0</v>
+        <v>6507603.0</v>
       </c>
       <c r="D93" s="6">
-        <v>4570935.0</v>
+        <v>6868599.0</v>
       </c>
       <c r="E93" s="6">
-        <v>5034434.0</v>
+        <v>6898642.0</v>
       </c>
       <c r="F93" s="6">
-        <v>5701584.0</v>
+        <v>5893949.0</v>
       </c>
       <c r="G93" s="6">
-        <v>6507603.0</v>
+        <v>6659266.0</v>
       </c>
       <c r="H93" s="6">
-        <v>6868599.0</v>
+        <v>6841571.0</v>
       </c>
       <c r="I93" s="6">
-        <v>6898642.0</v>
+        <v>6273996.0</v>
       </c>
       <c r="J93" s="6">
-        <v>5893949.0</v>
+        <v>6416529.0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B94" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>21</v>
@@ -6920,121 +6920,121 @@
         <v>21</v>
       </c>
       <c r="J95" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B96" s="6">
-        <v>29281.0</v>
+        <v>43538.0</v>
       </c>
       <c r="C96" s="6">
-        <v>33730.0</v>
+        <v>49147.0</v>
       </c>
       <c r="D96" s="6">
-        <v>35542.0</v>
+        <v>51408.0</v>
       </c>
       <c r="E96" s="6">
-        <v>37682.0</v>
+        <v>47638.0</v>
       </c>
       <c r="F96" s="6">
-        <v>43538.0</v>
+        <v>40005.0</v>
       </c>
       <c r="G96" s="6">
-        <v>49147.0</v>
+        <v>44268.0</v>
       </c>
       <c r="H96" s="6">
-        <v>51408.0</v>
+        <v>43340.0</v>
       </c>
       <c r="I96" s="6">
-        <v>47638.0</v>
+        <v>37370.0</v>
       </c>
       <c r="J96" s="6">
-        <v>40005.0</v>
+        <v>38226.0</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B97" s="6">
-        <v>25093.0</v>
+        <v>38138.0</v>
       </c>
       <c r="C97" s="6">
-        <v>28568.0</v>
+        <v>43546.0</v>
       </c>
       <c r="D97" s="6">
-        <v>30380.0</v>
+        <v>46523.0</v>
       </c>
       <c r="E97" s="6">
-        <v>33542.0</v>
+        <v>43567.0</v>
       </c>
       <c r="F97" s="6">
-        <v>38138.0</v>
+        <v>34710.0</v>
       </c>
       <c r="G97" s="6">
-        <v>43546.0</v>
+        <v>38713.0</v>
       </c>
       <c r="H97" s="6">
-        <v>46523.0</v>
+        <v>39196.0</v>
       </c>
       <c r="I97" s="6">
-        <v>43567.0</v>
+        <v>33639.0</v>
       </c>
       <c r="J97" s="6">
-        <v>34710.0</v>
+        <v>33494.0</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2._T._T.PCS_ALL._Z._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B98" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>21</v>
@@ -7104,121 +7104,121 @@
         <v>21</v>
       </c>
       <c r="J99" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B100" s="6">
-        <v>3581545.0</v>
+        <v>5273361.0</v>
       </c>
       <c r="C100" s="6">
-        <v>4063076.0</v>
+        <v>6006062.0</v>
       </c>
       <c r="D100" s="6">
-        <v>4272854.0</v>
+        <v>6345841.0</v>
       </c>
       <c r="E100" s="6">
-        <v>4645992.0</v>
+        <v>6334331.0</v>
       </c>
       <c r="F100" s="6">
-        <v>5273361.0</v>
+        <v>5383496.0</v>
       </c>
       <c r="G100" s="6">
-        <v>6006062.0</v>
+        <v>6073198.0</v>
       </c>
       <c r="H100" s="6">
-        <v>6345841.0</v>
+        <v>6191275.0</v>
       </c>
       <c r="I100" s="6">
-        <v>6334331.0</v>
+        <v>5668629.0</v>
       </c>
       <c r="J100" s="6">
-        <v>5383496.0</v>
+        <v>5867459.0</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B101" s="6">
-        <v>3496811.0</v>
+        <v>5161964.0</v>
       </c>
       <c r="C101" s="6">
-        <v>3955838.0</v>
+        <v>5889640.0</v>
       </c>
       <c r="D101" s="6">
-        <v>4131743.0</v>
+        <v>6233280.0</v>
       </c>
       <c r="E101" s="6">
-        <v>4537156.0</v>
+        <v>6223987.0</v>
       </c>
       <c r="F101" s="6">
-        <v>5161964.0</v>
+        <v>5273112.0</v>
       </c>
       <c r="G101" s="6">
-        <v>5889640.0</v>
+        <v>5966124.0</v>
       </c>
       <c r="H101" s="6">
-        <v>6233280.0</v>
+        <v>6114903.0</v>
       </c>
       <c r="I101" s="6">
-        <v>6223987.0</v>
+        <v>5598491.0</v>
       </c>
       <c r="J101" s="6">
-        <v>5273112.0</v>
+        <v>5771460.0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>21</v>
@@ -7288,121 +7288,121 @@
         <v>21</v>
       </c>
       <c r="J103" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B104" s="6">
-        <v>27249.0</v>
+        <v>40451.0</v>
       </c>
       <c r="C104" s="6">
-        <v>31451.0</v>
+        <v>45730.0</v>
       </c>
       <c r="D104" s="6">
-        <v>33149.0</v>
+        <v>47821.0</v>
       </c>
       <c r="E104" s="6">
-        <v>34991.0</v>
+        <v>44313.0</v>
       </c>
       <c r="F104" s="6">
-        <v>40451.0</v>
+        <v>36901.0</v>
       </c>
       <c r="G104" s="6">
-        <v>45730.0</v>
+        <v>40562.0</v>
       </c>
       <c r="H104" s="6">
-        <v>47821.0</v>
+        <v>40350.0</v>
       </c>
       <c r="I104" s="6">
-        <v>44313.0</v>
+        <v>34914.0</v>
       </c>
       <c r="J104" s="6">
-        <v>36901.0</v>
+        <v>35881.0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B105" s="6">
-        <v>23482.0</v>
+        <v>35761.0</v>
       </c>
       <c r="C105" s="6">
-        <v>26742.0</v>
+        <v>40870.0</v>
       </c>
       <c r="D105" s="6">
-        <v>28449.0</v>
+        <v>43729.0</v>
       </c>
       <c r="E105" s="6">
-        <v>31395.0</v>
+        <v>40851.0</v>
       </c>
       <c r="F105" s="6">
-        <v>35761.0</v>
+        <v>32356.0</v>
       </c>
       <c r="G105" s="6">
-        <v>40870.0</v>
+        <v>36126.0</v>
       </c>
       <c r="H105" s="6">
-        <v>43729.0</v>
+        <v>36537.0</v>
       </c>
       <c r="I105" s="6">
-        <v>40851.0</v>
+        <v>31409.0</v>
       </c>
       <c r="J105" s="6">
-        <v>32356.0</v>
+        <v>31466.0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B106" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>21</v>
@@ -7472,121 +7472,121 @@
         <v>21</v>
       </c>
       <c r="J107" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B108" s="6">
-        <v>2236.0</v>
+        <v>2498.0</v>
       </c>
       <c r="C108" s="6">
-        <v>2238.0</v>
+        <v>2159.0</v>
       </c>
       <c r="D108" s="6">
-        <v>2278.0</v>
+        <v>1921.0</v>
       </c>
       <c r="E108" s="6">
-        <v>2580.0</v>
+        <v>1833.0</v>
       </c>
       <c r="F108" s="6">
-        <v>2498.0</v>
+        <v>1383.0</v>
       </c>
       <c r="G108" s="6">
-        <v>2159.0</v>
+        <v>1412.0</v>
       </c>
       <c r="H108" s="6">
-        <v>1921.0</v>
+        <v>1853.0</v>
       </c>
       <c r="I108" s="6">
-        <v>1833.0</v>
+        <v>2057.0</v>
       </c>
       <c r="J108" s="6">
-        <v>1383.0</v>
+        <v>814.0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B109" s="6">
-        <v>2236.0</v>
+        <v>2498.0</v>
       </c>
       <c r="C109" s="6">
-        <v>2238.0</v>
+        <v>2159.0</v>
       </c>
       <c r="D109" s="6">
-        <v>2278.0</v>
+        <v>1921.0</v>
       </c>
       <c r="E109" s="6">
-        <v>2580.0</v>
+        <v>1833.0</v>
       </c>
       <c r="F109" s="6">
-        <v>2498.0</v>
+        <v>1383.0</v>
       </c>
       <c r="G109" s="6">
-        <v>2159.0</v>
+        <v>1412.0</v>
       </c>
       <c r="H109" s="6">
-        <v>1921.0</v>
+        <v>1853.0</v>
       </c>
       <c r="I109" s="6">
-        <v>1833.0</v>
+        <v>2057.0</v>
       </c>
       <c r="J109" s="6">
-        <v>1383.0</v>
+        <v>814.0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B110" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>21</v>
@@ -7656,121 +7656,121 @@
         <v>21</v>
       </c>
       <c r="J111" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="C112" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E112" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="F112" s="6">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G112" s="6">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="H112" s="6">
         <v>7.0</v>
       </c>
       <c r="I112" s="6">
         <v>7.0</v>
       </c>
       <c r="J112" s="6">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="C113" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="D113" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E113" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="F113" s="6">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G113" s="6">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="H113" s="6">
         <v>7.0</v>
       </c>
       <c r="I113" s="6">
         <v>7.0</v>
       </c>
       <c r="J113" s="6">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.12._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B114" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>21</v>
@@ -7840,121 +7840,121 @@
         <v>21</v>
       </c>
       <c r="J115" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B116" s="6">
-        <v>384879.0</v>
+        <v>611770.0</v>
       </c>
       <c r="C116" s="6">
-        <v>430909.0</v>
+        <v>685310.0</v>
       </c>
       <c r="D116" s="6">
-        <v>469468.0</v>
+        <v>719754.0</v>
       </c>
       <c r="E116" s="6">
-        <v>558007.0</v>
+        <v>750111.0</v>
       </c>
       <c r="F116" s="6">
-        <v>611770.0</v>
+        <v>697396.0</v>
       </c>
       <c r="G116" s="6">
-        <v>685310.0</v>
+        <v>796256.0</v>
       </c>
       <c r="H116" s="6">
-        <v>719754.0</v>
+        <v>738281.0</v>
       </c>
       <c r="I116" s="6">
-        <v>750111.0</v>
+        <v>680032.0</v>
       </c>
       <c r="J116" s="6">
-        <v>697396.0</v>
+        <v>653433.0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B117" s="6">
-        <v>364881.0</v>
+        <v>537123.0</v>
       </c>
       <c r="C117" s="6">
-        <v>408583.0</v>
+        <v>615804.0</v>
       </c>
       <c r="D117" s="6">
-        <v>436914.0</v>
+        <v>633397.0</v>
       </c>
       <c r="E117" s="6">
-        <v>494698.0</v>
+        <v>672823.0</v>
       </c>
       <c r="F117" s="6">
-        <v>537123.0</v>
+        <v>619454.0</v>
       </c>
       <c r="G117" s="6">
-        <v>615804.0</v>
+        <v>691730.0</v>
       </c>
       <c r="H117" s="6">
-        <v>633397.0</v>
+        <v>724815.0</v>
       </c>
       <c r="I117" s="6">
-        <v>672823.0</v>
+        <v>673448.0</v>
       </c>
       <c r="J117" s="6">
-        <v>619454.0</v>
+        <v>644255.0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B118" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>21</v>
@@ -8024,121 +8024,121 @@
         <v>21</v>
       </c>
       <c r="J119" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B120" s="6">
-        <v>2024.0</v>
+        <v>3077.0</v>
       </c>
       <c r="C120" s="6">
-        <v>2271.0</v>
+        <v>3410.0</v>
       </c>
       <c r="D120" s="6">
-        <v>2385.0</v>
+        <v>3579.0</v>
       </c>
       <c r="E120" s="6">
-        <v>2682.0</v>
+        <v>3316.0</v>
       </c>
       <c r="F120" s="6">
-        <v>3077.0</v>
+        <v>3095.0</v>
       </c>
       <c r="G120" s="6">
-        <v>3410.0</v>
+        <v>3699.0</v>
       </c>
       <c r="H120" s="6">
-        <v>3579.0</v>
+        <v>2981.0</v>
       </c>
       <c r="I120" s="6">
-        <v>3316.0</v>
+        <v>2449.0</v>
       </c>
       <c r="J120" s="6">
-        <v>3095.0</v>
+        <v>2343.0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B121" s="6">
-        <v>1603.0</v>
+        <v>2368.0</v>
       </c>
       <c r="C121" s="6">
-        <v>1818.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D121" s="6">
-        <v>1922.0</v>
+        <v>2787.0</v>
       </c>
       <c r="E121" s="6">
-        <v>2139.0</v>
+        <v>2709.0</v>
       </c>
       <c r="F121" s="6">
-        <v>2368.0</v>
+        <v>2349.0</v>
       </c>
       <c r="G121" s="6">
-        <v>2669.0</v>
+        <v>2582.0</v>
       </c>
       <c r="H121" s="6">
-        <v>2787.0</v>
+        <v>2652.0</v>
       </c>
       <c r="I121" s="6">
-        <v>2709.0</v>
+        <v>2223.0</v>
       </c>
       <c r="J121" s="6">
-        <v>2349.0</v>
+        <v>2027.0</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely or at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000._T.PCS_ALL.13._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B122" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>21</v>
@@ -8208,121 +8208,121 @@
         <v>21</v>
       </c>
       <c r="J123" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B124" s="6">
-        <v>44763.0</v>
+        <v>55357.0</v>
       </c>
       <c r="C124" s="6">
-        <v>48920.0</v>
+        <v>56763.0</v>
       </c>
       <c r="D124" s="6">
-        <v>46508.0</v>
+        <v>55142.0</v>
       </c>
       <c r="E124" s="6">
-        <v>42106.0</v>
+        <v>48969.0</v>
       </c>
       <c r="F124" s="6">
-        <v>55357.0</v>
+        <v>69989.0</v>
       </c>
       <c r="G124" s="6">
-        <v>56763.0</v>
+        <v>74174.0</v>
       </c>
       <c r="H124" s="6">
-        <v>55142.0</v>
+        <v>72660.0</v>
       </c>
       <c r="I124" s="6">
-        <v>48969.0</v>
+        <v>61801.0</v>
       </c>
       <c r="J124" s="6">
-        <v>69989.0</v>
+        <v>80503.0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B125" s="6">
-        <v>0.0</v>
+        <v>2122.0</v>
       </c>
       <c r="C125" s="6">
-        <v>0.0</v>
+        <v>4758.0</v>
       </c>
       <c r="D125" s="6">
-        <v>0.0</v>
+        <v>5476.0</v>
       </c>
       <c r="E125" s="6">
-        <v>156.0</v>
+        <v>5684.0</v>
       </c>
       <c r="F125" s="6">
-        <v>2122.0</v>
+        <v>10656.0</v>
       </c>
       <c r="G125" s="6">
-        <v>4758.0</v>
+        <v>13323.0</v>
       </c>
       <c r="H125" s="6">
-        <v>5476.0</v>
+        <v>12196.0</v>
       </c>
       <c r="I125" s="6">
-        <v>5684.0</v>
+        <v>10231.0</v>
       </c>
       <c r="J125" s="6">
-        <v>10656.0</v>
+        <v>10748.0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B126" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>21</v>
@@ -8392,121 +8392,121 @@
         <v>21</v>
       </c>
       <c r="J127" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B128" s="6">
-        <v>3089.0</v>
+        <v>3849.0</v>
       </c>
       <c r="C128" s="6">
-        <v>3616.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D128" s="6">
-        <v>3087.0</v>
+        <v>3521.0</v>
       </c>
       <c r="E128" s="6">
-        <v>2812.0</v>
+        <v>3110.0</v>
       </c>
       <c r="F128" s="6">
-        <v>3849.0</v>
+        <v>4329.0</v>
       </c>
       <c r="G128" s="6">
-        <v>3903.0</v>
+        <v>4400.0</v>
       </c>
       <c r="H128" s="6">
-        <v>3521.0</v>
+        <v>3942.0</v>
       </c>
       <c r="I128" s="6">
-        <v>3110.0</v>
+        <v>3508.0</v>
       </c>
       <c r="J128" s="6">
-        <v>4329.0</v>
+        <v>4398.0</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B129" s="6">
-        <v>0.0</v>
+        <v>62.0</v>
       </c>
       <c r="C129" s="6">
-        <v>0.0</v>
+        <v>140.0</v>
       </c>
       <c r="D129" s="6">
-        <v>0.0</v>
+        <v>166.0</v>
       </c>
       <c r="E129" s="6">
-        <v>4.0</v>
+        <v>169.0</v>
       </c>
       <c r="F129" s="6">
-        <v>62.0</v>
+        <v>330.0</v>
       </c>
       <c r="G129" s="6">
-        <v>140.0</v>
+        <v>439.0</v>
       </c>
       <c r="H129" s="6">
-        <v>166.0</v>
+        <v>434.0</v>
       </c>
       <c r="I129" s="6">
-        <v>169.0</v>
+        <v>360.0</v>
       </c>
       <c r="J129" s="6">
-        <v>330.0</v>
+        <v>362.0</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B130" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>21</v>
@@ -8576,121 +8576,121 @@
         <v>21</v>
       </c>
       <c r="J131" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.12._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B132" s="6">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="C132" s="6">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="D132" s="6">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="E132" s="6">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="F132" s="6">
-        <v>8.0</v>
+        <v>31.0</v>
       </c>
       <c r="G132" s="6">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="H132" s="6">
-        <v>18.0</v>
+        <v>29.0</v>
       </c>
       <c r="I132" s="6">
-        <v>10.0</v>
+        <v>51.0</v>
       </c>
       <c r="J132" s="6">
-        <v>31.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.12._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B133" s="6">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="C133" s="6">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="D133" s="6">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="E133" s="6">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="F133" s="6">
-        <v>8.0</v>
+        <v>31.0</v>
       </c>
       <c r="G133" s="6">
-        <v>16.0</v>
+        <v>25.0</v>
       </c>
       <c r="H133" s="6">
-        <v>18.0</v>
+        <v>29.0</v>
       </c>
       <c r="I133" s="6">
-        <v>10.0</v>
+        <v>51.0</v>
       </c>
       <c r="J133" s="6">
-        <v>31.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.12._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B134" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>21</v>
@@ -8944,121 +8944,121 @@
         <v>21</v>
       </c>
       <c r="J139" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B140" s="6">
-        <v>4966.0</v>
+        <v>6592.0</v>
       </c>
       <c r="C140" s="6">
-        <v>5137.0</v>
+        <v>6478.0</v>
       </c>
       <c r="D140" s="6">
-        <v>5068.0</v>
+        <v>5953.0</v>
       </c>
       <c r="E140" s="6">
-        <v>4731.0</v>
+        <v>4986.0</v>
       </c>
       <c r="F140" s="6">
-        <v>6592.0</v>
+        <v>7063.0</v>
       </c>
       <c r="G140" s="6">
-        <v>6478.0</v>
+        <v>7473.0</v>
       </c>
       <c r="H140" s="6">
-        <v>5953.0</v>
+        <v>7259.0</v>
       </c>
       <c r="I140" s="6">
-        <v>4986.0</v>
+        <v>6021.0</v>
       </c>
       <c r="J140" s="6">
-        <v>7063.0</v>
+        <v>7419.0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B141" s="6">
-        <v>0.0</v>
+        <v>447.0</v>
       </c>
       <c r="C141" s="6">
-        <v>0.0</v>
+        <v>997.0</v>
       </c>
       <c r="D141" s="6">
-        <v>0.0</v>
+        <v>824.0</v>
       </c>
       <c r="E141" s="6">
-        <v>26.0</v>
+        <v>865.0</v>
       </c>
       <c r="F141" s="6">
-        <v>447.0</v>
+        <v>1670.0</v>
       </c>
       <c r="G141" s="6">
-        <v>997.0</v>
+        <v>2172.0</v>
       </c>
       <c r="H141" s="6">
-        <v>824.0</v>
+        <v>2059.0</v>
       </c>
       <c r="I141" s="6">
-        <v>865.0</v>
+        <v>1754.0</v>
       </c>
       <c r="J141" s="6">
-        <v>1670.0</v>
+        <v>1448.0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B142" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>21</v>
@@ -9128,121 +9128,121 @@
         <v>21</v>
       </c>
       <c r="J143" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B144" s="6">
-        <v>340.0</v>
+        <v>394.0</v>
       </c>
       <c r="C144" s="6">
-        <v>358.0</v>
+        <v>375.0</v>
       </c>
       <c r="D144" s="6">
-        <v>285.0</v>
+        <v>303.0</v>
       </c>
       <c r="E144" s="6">
-        <v>262.0</v>
+        <v>237.0</v>
       </c>
       <c r="F144" s="6">
-        <v>394.0</v>
+        <v>352.0</v>
       </c>
       <c r="G144" s="6">
-        <v>375.0</v>
+        <v>364.0</v>
       </c>
       <c r="H144" s="6">
-        <v>303.0</v>
+        <v>308.0</v>
       </c>
       <c r="I144" s="6">
-        <v>237.0</v>
+        <v>241.0</v>
       </c>
       <c r="J144" s="6">
-        <v>352.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B145" s="6">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="C145" s="6">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="D145" s="6">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E145" s="6">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="F145" s="6">
-        <v>8.0</v>
+        <v>34.0</v>
       </c>
       <c r="G145" s="6">
-        <v>16.0</v>
+        <v>47.0</v>
       </c>
       <c r="H145" s="6">
-        <v>16.0</v>
+        <v>46.0</v>
       </c>
       <c r="I145" s="6">
-        <v>15.0</v>
+        <v>35.0</v>
       </c>
       <c r="J145" s="6">
-        <v>34.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated at a physical EFTPOS located in EU non-euro area countries, using credit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.NR.PCS_ALL.13._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B146" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>21</v>
@@ -9312,121 +9312,121 @@
         <v>21</v>
       </c>
       <c r="J147" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B148" s="6">
-        <v>3536782.0</v>
+        <v>5218004.0</v>
       </c>
       <c r="C148" s="6">
-        <v>4014156.0</v>
+        <v>5949299.0</v>
       </c>
       <c r="D148" s="6">
-        <v>4226346.0</v>
+        <v>6290699.0</v>
       </c>
       <c r="E148" s="6">
-        <v>4603885.0</v>
+        <v>6285362.0</v>
       </c>
       <c r="F148" s="6">
-        <v>5218004.0</v>
+        <v>5313507.0</v>
       </c>
       <c r="G148" s="6">
-        <v>5949299.0</v>
+        <v>5999023.0</v>
       </c>
       <c r="H148" s="6">
-        <v>6290699.0</v>
+        <v>6118615.0</v>
       </c>
       <c r="I148" s="6">
-        <v>6285362.0</v>
+        <v>5606828.0</v>
       </c>
       <c r="J148" s="6">
-        <v>5313507.0</v>
+        <v>5786957.0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B149" s="6">
-        <v>3496811.0</v>
+        <v>5159842.0</v>
       </c>
       <c r="C149" s="6">
-        <v>3955838.0</v>
+        <v>5884882.0</v>
       </c>
       <c r="D149" s="6">
-        <v>4131743.0</v>
+        <v>6227804.0</v>
       </c>
       <c r="E149" s="6">
-        <v>4537000.0</v>
+        <v>6218302.0</v>
       </c>
       <c r="F149" s="6">
-        <v>5159842.0</v>
+        <v>5262456.0</v>
       </c>
       <c r="G149" s="6">
-        <v>5884882.0</v>
+        <v>5952801.0</v>
       </c>
       <c r="H149" s="6">
-        <v>6227804.0</v>
+        <v>6102708.0</v>
       </c>
       <c r="I149" s="6">
-        <v>6218302.0</v>
+        <v>5588260.0</v>
       </c>
       <c r="J149" s="6">
-        <v>5262456.0</v>
+        <v>5760712.0</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B150" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>21</v>
@@ -9496,121 +9496,121 @@
         <v>21</v>
       </c>
       <c r="J151" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B152" s="6">
-        <v>24160.0</v>
+        <v>36602.0</v>
       </c>
       <c r="C152" s="6">
-        <v>27836.0</v>
+        <v>41827.0</v>
       </c>
       <c r="D152" s="6">
-        <v>30061.0</v>
+        <v>44300.0</v>
       </c>
       <c r="E152" s="6">
-        <v>32179.0</v>
+        <v>41204.0</v>
       </c>
       <c r="F152" s="6">
-        <v>36602.0</v>
+        <v>32572.0</v>
       </c>
       <c r="G152" s="6">
-        <v>41827.0</v>
+        <v>36161.0</v>
       </c>
       <c r="H152" s="6">
-        <v>44300.0</v>
+        <v>36408.0</v>
       </c>
       <c r="I152" s="6">
-        <v>41204.0</v>
+        <v>31406.0</v>
       </c>
       <c r="J152" s="6">
-        <v>32572.0</v>
+        <v>31483.0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B153" s="6">
-        <v>23482.0</v>
+        <v>35698.0</v>
       </c>
       <c r="C153" s="6">
-        <v>26742.0</v>
+        <v>40730.0</v>
       </c>
       <c r="D153" s="6">
-        <v>28449.0</v>
+        <v>43562.0</v>
       </c>
       <c r="E153" s="6">
-        <v>31391.0</v>
+        <v>40682.0</v>
       </c>
       <c r="F153" s="6">
-        <v>35698.0</v>
+        <v>32025.0</v>
       </c>
       <c r="G153" s="6">
-        <v>40730.0</v>
+        <v>35687.0</v>
       </c>
       <c r="H153" s="6">
-        <v>43562.0</v>
+        <v>36103.0</v>
       </c>
       <c r="I153" s="6">
-        <v>40682.0</v>
+        <v>31050.0</v>
       </c>
       <c r="J153" s="6">
-        <v>32025.0</v>
+        <v>31103.0</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely through point of sales located in EU non-euro area countries, using debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.11._X._Z.N.PN.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B154" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>21</v>
@@ -9680,121 +9680,121 @@
         <v>21</v>
       </c>
       <c r="J155" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely through point of sales located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.12._X._Z.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B156" s="6">
-        <v>2236.0</v>
+        <v>2489.0</v>
       </c>
       <c r="C156" s="6">
-        <v>2238.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D156" s="6">
-        <v>2278.0</v>
+        <v>1904.0</v>
       </c>
       <c r="E156" s="6">
-        <v>2579.0</v>
+        <v>1822.0</v>
       </c>
       <c r="F156" s="6">
-        <v>2489.0</v>
+        <v>1352.0</v>
       </c>
       <c r="G156" s="6">
-        <v>2142.0</v>
+        <v>1387.0</v>
       </c>
       <c r="H156" s="6">
-        <v>1904.0</v>
+        <v>1823.0</v>
       </c>
       <c r="I156" s="6">
-        <v>1822.0</v>
+        <v>2006.0</v>
       </c>
       <c r="J156" s="6">
-        <v>1352.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely through point of sales located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.12._X._Z.N.EUR.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B157" s="6">
-        <v>2236.0</v>
+        <v>2489.0</v>
       </c>
       <c r="C157" s="6">
-        <v>2238.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D157" s="6">
-        <v>2278.0</v>
+        <v>1904.0</v>
       </c>
       <c r="E157" s="6">
-        <v>2579.0</v>
+        <v>1822.0</v>
       </c>
       <c r="F157" s="6">
-        <v>2489.0</v>
+        <v>1352.0</v>
       </c>
       <c r="G157" s="6">
-        <v>2142.0</v>
+        <v>1387.0</v>
       </c>
       <c r="H157" s="6">
-        <v>1904.0</v>
+        <v>1823.0</v>
       </c>
       <c r="I157" s="6">
-        <v>1822.0</v>
+        <v>2006.0</v>
       </c>
       <c r="J157" s="6">
-        <v>1352.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The value of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment institutions, initiated remotely through point of sales located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.12._X._Z.N.EUR.GR007.SR</t>
           </r>
         </is>
       </c>
       <c r="B158" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>21</v>
@@ -9864,121 +9864,121 @@
         <v>21</v>
       </c>
       <c r="J159" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian payment service providers, initiated remotely through point of sales located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.12._X._Z.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B160" s="6">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="C160" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="D160" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E160" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="F160" s="6">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G160" s="6">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="H160" s="6">
         <v>7.0</v>
       </c>
       <c r="I160" s="6">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="J160" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">The number of cross-border payments received from EU non-euro area countries, acquired by Lithuanian credit institutions, initiated remotely through point of sales located in EU non-euro area countries, using delayed debit cards (except cards with an e-money function only)
 PCP.Q.U31.U31.CP0.2.2000.R.PCS_ALL.12._X._Z.N.PN.GR003.SR</t>
           </r>
         </is>
       </c>
       <c r="B161" s="6">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="C161" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="D161" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E161" s="6">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="F161" s="6">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="G161" s="6">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="H161" s="6">
         <v>7.0</v>
       </c>
       <c r="I161" s="6">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="J161" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="A164:I164"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>