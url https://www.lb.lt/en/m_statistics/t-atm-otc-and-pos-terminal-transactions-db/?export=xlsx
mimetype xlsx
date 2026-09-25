--- v0 (2026-04-06)
+++ v1 (2026-09-25)
@@ -43,176 +43,176 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ATM, OTC and POS terminal transactions</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>Thousands euro, Thousands number</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2026-03-13 10:00:00</t>
+    <t>2026-09-11 10:00:00</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2023</t>
+      <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2024</t>
+      <t xml:space="preserve">Q3/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2024</t>
+      <t xml:space="preserve">Q4/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2024</t>
+      <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2024</t>
+      <t xml:space="preserve">Q2/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q1/2025</t>
+      <t xml:space="preserve">Q3/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q2/2025</t>
+      <t xml:space="preserve">Q4/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q3/2025</t>
+      <t xml:space="preserve">Q1/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Q4/2025</t>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Value of OTC cash deposits transactions at client service offices of all Lithuanian payment service providers
 PTT.Q._Z.W0.CD0.1.1300.N.EUR.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -370,50 +370,53 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Number of cash advances at EFTPOS terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.CADV.2.2222.N.PN.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Value of cash deposits at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CD1.1.2221.N.EUR.GR000.SR</t>
     </r>
   </si>
   <si>
+    <t>•</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Number of cash deposits at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CD1.1.2221.N.PN.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -488,53 +491,50 @@
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Number of cash withdrawals at ATMs located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.CW1.2.2221.N.PN.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.EMP1.1.2220.N.EUR.GR000.SR</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>•</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.EMP1.1.2220.N.PN.GR000.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -2829,59 +2829,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J160" sqref="J160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="337.346191" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="10.568848" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283447" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283447" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283447" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283447" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283447" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283447" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ATM, OTC and POS terminal transactions</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -2896,457 +2896,457 @@
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="3"/>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of OTC cash deposits transactions at client service offices of all Lithuanian payment service providers
 PTT.Q._Z.W0.CD0.1.1300.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B11" s="6">
-        <v>785719.0</v>
+        <v>779023.0</v>
       </c>
       <c r="C11" s="6">
-        <v>736394.0</v>
+        <v>800280.0</v>
       </c>
       <c r="D11" s="6">
-        <v>779023.0</v>
+        <v>817937.0</v>
       </c>
       <c r="E11" s="6">
-        <v>800280.0</v>
+        <v>733711.0</v>
       </c>
       <c r="F11" s="6">
-        <v>817937.0</v>
+        <v>810931.0</v>
       </c>
       <c r="G11" s="6">
-        <v>711727.0</v>
+        <v>825587.0</v>
       </c>
       <c r="H11" s="6">
-        <v>810931.0</v>
+        <v>808673.0</v>
       </c>
       <c r="I11" s="6">
-        <v>825552.0</v>
+        <v>736957.0</v>
       </c>
       <c r="J11" s="6">
-        <v>808673.0</v>
+        <v>801976.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of OTC cash deposits transactions at client service offices of all Lithuanian payment service providers
 PTT.Q._Z.W0.CD0.1.1300.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B12" s="6">
+        <v>137.0</v>
+      </c>
+      <c r="C12" s="6">
+        <v>140.0</v>
+      </c>
+      <c r="D12" s="6">
+        <v>141.0</v>
+      </c>
+      <c r="E12" s="6">
+        <v>135.0</v>
+      </c>
+      <c r="F12" s="6">
+        <v>170.0</v>
+      </c>
+      <c r="G12" s="6">
+        <v>170.0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>172.0</v>
+      </c>
+      <c r="I12" s="6">
         <v>138.0</v>
       </c>
-      <c r="C12" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="J12" s="6">
-        <v>172.0</v>
+        <v>247.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of OTC cash withdrawals transactions at client service offices of all Lithuanian payment service providers
 PTT.Q._Z.W0.CW0.2.1300.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>129928.0</v>
+        <v>131471.0</v>
       </c>
       <c r="C13" s="6">
-        <v>109665.0</v>
+        <v>154172.0</v>
       </c>
       <c r="D13" s="6">
-        <v>131471.0</v>
+        <v>186476.0</v>
       </c>
       <c r="E13" s="6">
-        <v>154172.0</v>
+        <v>156587.0</v>
       </c>
       <c r="F13" s="6">
-        <v>186476.0</v>
+        <v>164006.0</v>
       </c>
       <c r="G13" s="6">
-        <v>133457.0</v>
+        <v>148661.0</v>
       </c>
       <c r="H13" s="6">
-        <v>164006.0</v>
+        <v>151547.0</v>
       </c>
       <c r="I13" s="6">
-        <v>148625.0</v>
+        <v>144613.0</v>
       </c>
       <c r="J13" s="6">
-        <v>151547.0</v>
+        <v>157005.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of OTC cash withdrawals transactions at client service offices of all Lithuanian payment service providers
 PTT.Q._Z.W0.CW0.2.1300.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>106.0</v>
+        <v>103.0</v>
       </c>
       <c r="C14" s="6">
-        <v>96.0</v>
+        <v>101.0</v>
       </c>
       <c r="D14" s="6">
+        <v>111.0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F14" s="6">
         <v>103.0</v>
       </c>
-      <c r="E14" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="6">
+        <v>97.0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>99.0</v>
+      </c>
+      <c r="I14" s="6">
         <v>95.0</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="J14" s="6">
         <v>97.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31._T.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>491378.0</v>
+        <v>537738.0</v>
       </c>
       <c r="C15" s="6">
-        <v>468108.0</v>
+        <v>615879.0</v>
       </c>
       <c r="D15" s="6">
-        <v>552375.0</v>
+        <v>633910.0</v>
       </c>
       <c r="E15" s="6">
-        <v>631358.0</v>
+        <v>493978.0</v>
       </c>
       <c r="F15" s="6">
-        <v>652887.0</v>
+        <v>365349.0</v>
       </c>
       <c r="G15" s="6">
-        <v>512427.0</v>
+        <v>396176.0</v>
       </c>
       <c r="H15" s="6">
-        <v>387011.0</v>
+        <v>367237.0</v>
       </c>
       <c r="I15" s="6">
-        <v>416861.0</v>
+        <v>262738.0</v>
       </c>
       <c r="J15" s="6">
-        <v>367237.0</v>
+        <v>307156.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31._T.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>5332.0</v>
+        <v>6153.0</v>
       </c>
       <c r="C16" s="6">
-        <v>5319.0</v>
+        <v>6640.0</v>
       </c>
       <c r="D16" s="6">
-        <v>6262.0</v>
+        <v>6749.0</v>
       </c>
       <c r="E16" s="6">
-        <v>6759.0</v>
+        <v>5257.0</v>
       </c>
       <c r="F16" s="6">
-        <v>6885.0</v>
+        <v>3294.0</v>
       </c>
       <c r="G16" s="6">
-        <v>5388.0</v>
+        <v>3402.0</v>
       </c>
       <c r="H16" s="6">
-        <v>3443.0</v>
+        <v>2951.0</v>
       </c>
       <c r="I16" s="6">
-        <v>3526.0</v>
+        <v>1990.0</v>
       </c>
       <c r="J16" s="6">
-        <v>2951.0</v>
+        <v>2249.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31._T.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>23</v>
@@ -3416,121 +3416,121 @@
         <v>23</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CADV.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
+        <v>19.0</v>
+      </c>
+      <c r="C19" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>9.0</v>
+      </c>
+      <c r="E19" s="6">
         <v>14.0</v>
       </c>
-      <c r="C19" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="6">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
       <c r="G19" s="6">
-        <v>14.0</v>
+        <v>44.0</v>
       </c>
       <c r="H19" s="6">
-        <v>20.0</v>
+        <v>40.0</v>
       </c>
       <c r="I19" s="6">
-        <v>44.0</v>
+        <v>1178.0</v>
       </c>
       <c r="J19" s="6">
-        <v>40.0</v>
+        <v>1379.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CADV.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
         <v>0.0</v>
       </c>
       <c r="C20" s="6">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D20" s="6">
         <v>0.0</v>
       </c>
       <c r="E20" s="6">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="F20" s="6">
         <v>0.0</v>
       </c>
       <c r="G20" s="6">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="6">
         <v>0.0</v>
       </c>
       <c r="I20" s="6">
-        <v>1.0</v>
+        <v>19.0</v>
       </c>
       <c r="J20" s="6">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.CADV.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>23</v>
@@ -3621,100 +3621,100 @@
           </r>
         </is>
       </c>
       <c r="B23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash deposits at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CD1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.CD1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>23</v>
@@ -3784,121 +3784,121 @@
         <v>23</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CW1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>491378.0</v>
+        <v>552375.0</v>
       </c>
       <c r="C27" s="6">
-        <v>468108.0</v>
+        <v>631358.0</v>
       </c>
       <c r="D27" s="6">
-        <v>552375.0</v>
+        <v>652887.0</v>
       </c>
       <c r="E27" s="6">
-        <v>631358.0</v>
+        <v>512427.0</v>
       </c>
       <c r="F27" s="6">
-        <v>652887.0</v>
+        <v>387011.0</v>
       </c>
       <c r="G27" s="6">
-        <v>512427.0</v>
+        <v>421449.0</v>
       </c>
       <c r="H27" s="6">
-        <v>387011.0</v>
+        <v>393351.0</v>
       </c>
       <c r="I27" s="6">
-        <v>416861.0</v>
+        <v>287261.0</v>
       </c>
       <c r="J27" s="6">
-        <v>393351.0</v>
+        <v>337073.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.CW1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>5332.0</v>
+        <v>6262.0</v>
       </c>
       <c r="C28" s="6">
-        <v>5319.0</v>
+        <v>6759.0</v>
       </c>
       <c r="D28" s="6">
-        <v>6262.0</v>
+        <v>6885.0</v>
       </c>
       <c r="E28" s="6">
-        <v>6759.0</v>
+        <v>5388.0</v>
       </c>
       <c r="F28" s="6">
-        <v>6885.0</v>
+        <v>3443.0</v>
       </c>
       <c r="G28" s="6">
-        <v>5388.0</v>
+        <v>3565.0</v>
       </c>
       <c r="H28" s="6">
-        <v>3443.0</v>
+        <v>3111.0</v>
       </c>
       <c r="I28" s="6">
-        <v>3526.0</v>
+        <v>2140.0</v>
       </c>
       <c r="J28" s="6">
-        <v>3111.0</v>
+        <v>2425.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.CW1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>23</v>
@@ -3968,213 +3968,213 @@
         <v>23</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.EMP1.1.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.EMP1.1.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J32" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.EMP1.2.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J33" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.EMP1.2.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of credit transfers at ATMs located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.LBLP.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>23</v>
@@ -4520,305 +4520,305 @@
         <v>23</v>
       </c>
       <c r="J42" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.TRSO_.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>1949285.0</v>
+        <v>2342700.0</v>
       </c>
       <c r="C43" s="6">
-        <v>1911218.0</v>
+        <v>2770155.0</v>
       </c>
       <c r="D43" s="6">
-        <v>2342700.0</v>
+        <v>2853358.0</v>
       </c>
       <c r="E43" s="6">
-        <v>2770155.0</v>
+        <v>2472622.0</v>
       </c>
       <c r="F43" s="6">
-        <v>2853358.0</v>
+        <v>2297409.0</v>
       </c>
       <c r="G43" s="6">
-        <v>2472622.0</v>
+        <v>2678264.0</v>
       </c>
       <c r="H43" s="6">
-        <v>2297409.0</v>
+        <v>2694483.0</v>
       </c>
       <c r="I43" s="6">
-        <v>2651421.0</v>
+        <v>2253583.0</v>
       </c>
       <c r="J43" s="6">
-        <v>2694483.0</v>
+        <v>2734745.0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in EU non-euro area countries provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U31.TRSO_.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>135344.0</v>
+        <v>172555.0</v>
       </c>
       <c r="C44" s="6">
-        <v>138969.0</v>
+        <v>197122.0</v>
       </c>
       <c r="D44" s="6">
-        <v>172555.0</v>
+        <v>194951.0</v>
       </c>
       <c r="E44" s="6">
-        <v>197122.0</v>
+        <v>172054.0</v>
       </c>
       <c r="F44" s="6">
-        <v>194951.0</v>
+        <v>155763.0</v>
       </c>
       <c r="G44" s="6">
-        <v>172054.0</v>
+        <v>177784.0</v>
       </c>
       <c r="H44" s="6">
-        <v>155763.0</v>
+        <v>170772.0</v>
       </c>
       <c r="I44" s="6">
-        <v>175937.0</v>
+        <v>148126.0</v>
       </c>
       <c r="J44" s="6">
-        <v>170772.0</v>
+        <v>177393.0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.TRSO_.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>92874.0</v>
+        <v>115269.0</v>
       </c>
       <c r="C45" s="6">
-        <v>89430.0</v>
+        <v>120206.0</v>
       </c>
       <c r="D45" s="6">
-        <v>115269.0</v>
+        <v>112089.0</v>
       </c>
       <c r="E45" s="6">
-        <v>120206.0</v>
+        <v>105779.0</v>
       </c>
       <c r="F45" s="6">
-        <v>112089.0</v>
+        <v>120129.0</v>
       </c>
       <c r="G45" s="6">
-        <v>105779.0</v>
+        <v>147514.0</v>
       </c>
       <c r="H45" s="6">
-        <v>120118.0</v>
+        <v>141573.0</v>
       </c>
       <c r="I45" s="6">
-        <v>147489.0</v>
+        <v>127322.0</v>
       </c>
       <c r="J45" s="6">
-        <v>141573.0</v>
+        <v>165103.0</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in EU non-euro area countries provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U31.TRSO_.2.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>35542.0</v>
+        <v>43113.0</v>
       </c>
       <c r="C46" s="6">
-        <v>37287.0</v>
+        <v>43034.0</v>
       </c>
       <c r="D46" s="6">
-        <v>43113.0</v>
+        <v>42715.0</v>
       </c>
       <c r="E46" s="6">
-        <v>43034.0</v>
+        <v>42106.0</v>
       </c>
       <c r="F46" s="6">
-        <v>42715.0</v>
+        <v>43954.0</v>
       </c>
       <c r="G46" s="6">
-        <v>42106.0</v>
+        <v>44324.0</v>
       </c>
       <c r="H46" s="6">
-        <v>43953.0</v>
+        <v>43787.0</v>
       </c>
       <c r="I46" s="6">
-        <v>44323.0</v>
+        <v>43400.0</v>
       </c>
       <c r="J46" s="6">
-        <v>43787.0</v>
+        <v>49621.0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5._T.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>667222.0</v>
+        <v>735474.0</v>
       </c>
       <c r="C47" s="6">
-        <v>614973.0</v>
+        <v>825814.0</v>
       </c>
       <c r="D47" s="6">
-        <v>748544.0</v>
+        <v>853778.0</v>
       </c>
       <c r="E47" s="6">
-        <v>840763.0</v>
+        <v>760409.0</v>
       </c>
       <c r="F47" s="6">
-        <v>870384.0</v>
+        <v>849802.0</v>
       </c>
       <c r="G47" s="6">
-        <v>776821.0</v>
+        <v>872556.0</v>
       </c>
       <c r="H47" s="6">
-        <v>869026.0</v>
+        <v>826462.0</v>
       </c>
       <c r="I47" s="6">
-        <v>886887.0</v>
+        <v>783283.0</v>
       </c>
       <c r="J47" s="6">
-        <v>826462.0</v>
+        <v>894116.0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5._T.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>4406.0</v>
+        <v>4974.0</v>
       </c>
       <c r="C48" s="6">
-        <v>4110.0</v>
+        <v>5429.0</v>
       </c>
       <c r="D48" s="6">
-        <v>5014.0</v>
+        <v>5449.0</v>
       </c>
       <c r="E48" s="6">
-        <v>5474.0</v>
+        <v>4977.0</v>
       </c>
       <c r="F48" s="6">
-        <v>5499.0</v>
+        <v>5422.0</v>
       </c>
       <c r="G48" s="6">
-        <v>5030.0</v>
+        <v>5432.0</v>
       </c>
       <c r="H48" s="6">
-        <v>5487.0</v>
+        <v>4904.0</v>
       </c>
       <c r="I48" s="6">
-        <v>5455.0</v>
+        <v>4818.0</v>
       </c>
       <c r="J48" s="6">
-        <v>4904.0</v>
+        <v>5456.0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5._T.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>23</v>
@@ -4888,121 +4888,121 @@
         <v>23</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CADV.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>21195.0</v>
+        <v>24378.0</v>
       </c>
       <c r="C51" s="6">
-        <v>21679.0</v>
+        <v>25552.0</v>
       </c>
       <c r="D51" s="6">
-        <v>24378.0</v>
+        <v>27255.0</v>
       </c>
       <c r="E51" s="6">
-        <v>25552.0</v>
+        <v>26150.0</v>
       </c>
       <c r="F51" s="6">
-        <v>27255.0</v>
+        <v>29069.0</v>
       </c>
       <c r="G51" s="6">
-        <v>26150.0</v>
+        <v>32198.0</v>
       </c>
       <c r="H51" s="6">
-        <v>29069.0</v>
+        <v>31960.0</v>
       </c>
       <c r="I51" s="6">
-        <v>32198.0</v>
+        <v>32750.0</v>
       </c>
       <c r="J51" s="6">
-        <v>31960.0</v>
+        <v>40706.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CADV.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>146.0</v>
+        <v>172.0</v>
       </c>
       <c r="C52" s="6">
-        <v>149.0</v>
+        <v>182.0</v>
       </c>
       <c r="D52" s="6">
-        <v>172.0</v>
+        <v>190.0</v>
       </c>
       <c r="E52" s="6">
-        <v>182.0</v>
+        <v>178.0</v>
       </c>
       <c r="F52" s="6">
-        <v>190.0</v>
+        <v>203.0</v>
       </c>
       <c r="G52" s="6">
-        <v>178.0</v>
+        <v>225.0</v>
       </c>
       <c r="H52" s="6">
-        <v>203.0</v>
+        <v>221.0</v>
       </c>
       <c r="I52" s="6">
-        <v>225.0</v>
+        <v>224.0</v>
       </c>
       <c r="J52" s="6">
-        <v>221.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.CADV.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>23</v>
@@ -5072,121 +5072,121 @@
         <v>23</v>
       </c>
       <c r="J54" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CD1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>28077.0</v>
+        <v>28716.0</v>
       </c>
       <c r="C55" s="6">
-        <v>26767.0</v>
+        <v>27138.0</v>
       </c>
       <c r="D55" s="6">
-        <v>28716.0</v>
+        <v>19876.0</v>
       </c>
       <c r="E55" s="6">
-        <v>27138.0</v>
+        <v>15900.0</v>
       </c>
       <c r="F55" s="6">
-        <v>19876.0</v>
+        <v>25719.0</v>
       </c>
       <c r="G55" s="6">
-        <v>15900.0</v>
+        <v>26819.0</v>
       </c>
       <c r="H55" s="6">
-        <v>25719.0</v>
+        <v>27819.0</v>
       </c>
       <c r="I55" s="6">
-        <v>26819.0</v>
+        <v>24048.0</v>
       </c>
       <c r="J55" s="6">
-        <v>27819.0</v>
+        <v>27162.0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash deposits at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CD1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
         <v>20.0</v>
       </c>
       <c r="C56" s="6">
+        <v>21.0</v>
+      </c>
+      <c r="D56" s="6">
+        <v>9.0</v>
+      </c>
+      <c r="E56" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="F56" s="6">
         <v>20.0</v>
       </c>
-      <c r="D56" s="6">
+      <c r="G56" s="6">
+        <v>21.0</v>
+      </c>
+      <c r="H56" s="6">
+        <v>22.0</v>
+      </c>
+      <c r="I56" s="6">
         <v>20.0</v>
       </c>
-      <c r="E56" s="6">
+      <c r="J56" s="6">
         <v>21.0</v>
-      </c>
-[...13 lines deleted...]
-        <v>22.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.CD1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>23</v>
@@ -5256,121 +5256,121 @@
         <v>23</v>
       </c>
       <c r="J58" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CW1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>639145.0</v>
+        <v>719828.0</v>
       </c>
       <c r="C59" s="6">
-        <v>588206.0</v>
+        <v>813625.0</v>
       </c>
       <c r="D59" s="6">
-        <v>719828.0</v>
+        <v>850508.0</v>
       </c>
       <c r="E59" s="6">
-        <v>813625.0</v>
+        <v>760921.0</v>
       </c>
       <c r="F59" s="6">
-        <v>850508.0</v>
+        <v>843307.0</v>
       </c>
       <c r="G59" s="6">
-        <v>760921.0</v>
+        <v>868001.0</v>
       </c>
       <c r="H59" s="6">
-        <v>843307.0</v>
+        <v>825617.0</v>
       </c>
       <c r="I59" s="6">
-        <v>860068.0</v>
+        <v>789470.0</v>
       </c>
       <c r="J59" s="6">
-        <v>825617.0</v>
+        <v>902795.0</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.CW1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>4387.0</v>
+        <v>4993.0</v>
       </c>
       <c r="C60" s="6">
-        <v>4090.0</v>
+        <v>5453.0</v>
       </c>
       <c r="D60" s="6">
-        <v>4993.0</v>
+        <v>5489.0</v>
       </c>
       <c r="E60" s="6">
-        <v>5453.0</v>
+        <v>5023.0</v>
       </c>
       <c r="F60" s="6">
-        <v>5489.0</v>
+        <v>5467.0</v>
       </c>
       <c r="G60" s="6">
-        <v>5023.0</v>
+        <v>5486.0</v>
       </c>
       <c r="H60" s="6">
-        <v>5467.0</v>
+        <v>4965.0</v>
       </c>
       <c r="I60" s="6">
-        <v>5434.0</v>
+        <v>4891.0</v>
       </c>
       <c r="J60" s="6">
-        <v>4965.0</v>
+        <v>5548.0</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.CW1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>23</v>
@@ -5440,213 +5440,213 @@
         <v>23</v>
       </c>
       <c r="J62" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.EMP1.1.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J63" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.EMP1.1.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J64" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.EMP1.2.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.EMP1.2.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of credit transfers at ATMs located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.LBLP.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>23</v>
@@ -5992,305 +5992,305 @@
         <v>23</v>
       </c>
       <c r="J74" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.TRSO_.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>3298063.0</v>
+        <v>4051206.0</v>
       </c>
       <c r="C75" s="6">
-        <v>3262244.0</v>
+        <v>4931308.0</v>
       </c>
       <c r="D75" s="6">
-        <v>4051206.0</v>
+        <v>4772637.0</v>
       </c>
       <c r="E75" s="6">
-        <v>4931308.0</v>
+        <v>4653052.0</v>
       </c>
       <c r="F75" s="6">
-        <v>4772637.0</v>
+        <v>5485592.0</v>
       </c>
       <c r="G75" s="6">
-        <v>4653052.0</v>
+        <v>6348559.0</v>
       </c>
       <c r="H75" s="6">
-        <v>5485592.0</v>
+        <v>5738349.0</v>
       </c>
       <c r="I75" s="6">
-        <v>6296373.0</v>
+        <v>5690314.0</v>
       </c>
       <c r="J75" s="6">
-        <v>5738349.0</v>
+        <v>6991241.0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in EA countries excluding Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U5.TRSO_.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>149543.0</v>
+        <v>186892.0</v>
       </c>
       <c r="C76" s="6">
-        <v>146829.0</v>
+        <v>221744.0</v>
       </c>
       <c r="D76" s="6">
-        <v>186892.0</v>
+        <v>214713.0</v>
       </c>
       <c r="E76" s="6">
-        <v>221744.0</v>
+        <v>211846.0</v>
       </c>
       <c r="F76" s="6">
-        <v>214713.0</v>
+        <v>250085.0</v>
       </c>
       <c r="G76" s="6">
-        <v>211846.0</v>
+        <v>277315.0</v>
       </c>
       <c r="H76" s="6">
-        <v>250085.0</v>
+        <v>248985.0</v>
       </c>
       <c r="I76" s="6">
-        <v>274764.0</v>
+        <v>259346.0</v>
       </c>
       <c r="J76" s="6">
-        <v>248985.0</v>
+        <v>316646.0</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.TRSO_.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
-        <v>464021.0</v>
+        <v>470957.0</v>
       </c>
       <c r="C77" s="6">
-        <v>425291.0</v>
+        <v>474298.0</v>
       </c>
       <c r="D77" s="6">
-        <v>470957.0</v>
+        <v>331613.0</v>
       </c>
       <c r="E77" s="6">
-        <v>474298.0</v>
+        <v>285738.0</v>
       </c>
       <c r="F77" s="6">
-        <v>331613.0</v>
+        <v>366366.0</v>
       </c>
       <c r="G77" s="6">
-        <v>285738.0</v>
+        <v>447115.0</v>
       </c>
       <c r="H77" s="6">
-        <v>366366.0</v>
+        <v>441050.0</v>
       </c>
       <c r="I77" s="6">
-        <v>447083.0</v>
+        <v>426856.0</v>
       </c>
       <c r="J77" s="6">
-        <v>441050.0</v>
+        <v>573002.0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in EA countries excluding Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U5.TRSO_.2.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>99817.0</v>
+        <v>109133.0</v>
       </c>
       <c r="C78" s="6">
-        <v>100598.0</v>
+        <v>109116.0</v>
       </c>
       <c r="D78" s="6">
-        <v>109133.0</v>
+        <v>110376.0</v>
       </c>
       <c r="E78" s="6">
-        <v>109116.0</v>
+        <v>107392.0</v>
       </c>
       <c r="F78" s="6">
-        <v>110376.0</v>
+        <v>121396.0</v>
       </c>
       <c r="G78" s="6">
-        <v>107392.0</v>
+        <v>128190.0</v>
       </c>
       <c r="H78" s="6">
-        <v>121396.0</v>
+        <v>136277.0</v>
       </c>
       <c r="I78" s="6">
-        <v>128189.0</v>
+        <v>134103.0</v>
       </c>
       <c r="J78" s="6">
-        <v>136277.0</v>
+        <v>151516.0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9._T.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>210163.0</v>
+        <v>184156.0</v>
       </c>
       <c r="C79" s="6">
-        <v>206639.0</v>
+        <v>212059.0</v>
       </c>
       <c r="D79" s="6">
-        <v>186944.0</v>
+        <v>237996.0</v>
       </c>
       <c r="E79" s="6">
-        <v>214788.0</v>
+        <v>260432.0</v>
       </c>
       <c r="F79" s="6">
-        <v>241067.0</v>
+        <v>240636.0</v>
       </c>
       <c r="G79" s="6">
-        <v>264302.0</v>
+        <v>266438.0</v>
       </c>
       <c r="H79" s="6">
-        <v>244598.0</v>
+        <v>283888.0</v>
       </c>
       <c r="I79" s="6">
-        <v>268315.0</v>
+        <v>294845.0</v>
       </c>
       <c r="J79" s="6">
-        <v>283888.0</v>
+        <v>241659.0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9._T.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>1559.0</v>
+        <v>1432.0</v>
       </c>
       <c r="C80" s="6">
-        <v>1453.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D80" s="6">
-        <v>1443.0</v>
+        <v>1701.0</v>
       </c>
       <c r="E80" s="6">
-        <v>1641.0</v>
+        <v>1754.0</v>
       </c>
       <c r="F80" s="6">
-        <v>1714.0</v>
+        <v>1713.0</v>
       </c>
       <c r="G80" s="6">
-        <v>1769.0</v>
+        <v>1866.0</v>
       </c>
       <c r="H80" s="6">
-        <v>1729.0</v>
+        <v>1871.0</v>
       </c>
       <c r="I80" s="6">
-        <v>1866.0</v>
+        <v>1872.0</v>
       </c>
       <c r="J80" s="6">
-        <v>1871.0</v>
+        <v>1623.0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9._T.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>23</v>
@@ -6360,121 +6360,121 @@
         <v>23</v>
       </c>
       <c r="J82" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.CADV.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>1135.0</v>
+        <v>1102.0</v>
       </c>
       <c r="C83" s="6">
-        <v>1117.0</v>
+        <v>1065.0</v>
       </c>
       <c r="D83" s="6">
-        <v>1102.0</v>
+        <v>855.0</v>
       </c>
       <c r="E83" s="6">
-        <v>1065.0</v>
+        <v>841.0</v>
       </c>
       <c r="F83" s="6">
-        <v>855.0</v>
+        <v>1157.0</v>
       </c>
       <c r="G83" s="6">
-        <v>841.0</v>
+        <v>1025.0</v>
       </c>
       <c r="H83" s="6">
-        <v>1157.0</v>
+        <v>990.0</v>
       </c>
       <c r="I83" s="6">
-        <v>1025.0</v>
+        <v>960.0</v>
       </c>
       <c r="J83" s="6">
-        <v>990.0</v>
+        <v>1140.0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.CADV.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
         <v>4.0</v>
       </c>
       <c r="C84" s="6">
         <v>4.0</v>
       </c>
       <c r="D84" s="6">
         <v>4.0</v>
       </c>
       <c r="E84" s="6">
         <v>4.0</v>
       </c>
       <c r="F84" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="G84" s="6">
+        <v>5.0</v>
+      </c>
+      <c r="H84" s="6">
         <v>4.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.0</v>
       </c>
       <c r="I84" s="6">
         <v>5.0</v>
       </c>
       <c r="J84" s="6">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.CADV.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>23</v>
@@ -6565,100 +6565,100 @@
           </r>
         </is>
       </c>
       <c r="B87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J87" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash deposits at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.CD1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J88" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.CD1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B89" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>23</v>
@@ -6728,121 +6728,121 @@
         <v>23</v>
       </c>
       <c r="J90" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.CW1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B91" s="6">
-        <v>210163.0</v>
+        <v>186944.0</v>
       </c>
       <c r="C91" s="6">
-        <v>206639.0</v>
+        <v>214788.0</v>
       </c>
       <c r="D91" s="6">
-        <v>186944.0</v>
+        <v>241067.0</v>
       </c>
       <c r="E91" s="6">
-        <v>214788.0</v>
+        <v>264302.0</v>
       </c>
       <c r="F91" s="6">
-        <v>241067.0</v>
+        <v>244598.0</v>
       </c>
       <c r="G91" s="6">
-        <v>264302.0</v>
+        <v>271093.0</v>
       </c>
       <c r="H91" s="6">
-        <v>244598.0</v>
+        <v>289500.0</v>
       </c>
       <c r="I91" s="6">
-        <v>268315.0</v>
+        <v>301136.0</v>
       </c>
       <c r="J91" s="6">
-        <v>289500.0</v>
+        <v>248707.0</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.CW1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B92" s="6">
-        <v>1559.0</v>
+        <v>1443.0</v>
       </c>
       <c r="C92" s="6">
-        <v>1453.0</v>
+        <v>1641.0</v>
       </c>
       <c r="D92" s="6">
-        <v>1443.0</v>
+        <v>1714.0</v>
       </c>
       <c r="E92" s="6">
-        <v>1641.0</v>
+        <v>1769.0</v>
       </c>
       <c r="F92" s="6">
-        <v>1714.0</v>
+        <v>1729.0</v>
       </c>
       <c r="G92" s="6">
-        <v>1769.0</v>
+        <v>1885.0</v>
       </c>
       <c r="H92" s="6">
-        <v>1729.0</v>
+        <v>1894.0</v>
       </c>
       <c r="I92" s="6">
-        <v>1866.0</v>
+        <v>1898.0</v>
       </c>
       <c r="J92" s="6">
-        <v>1894.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.CW1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B93" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>23</v>
@@ -6912,213 +6912,213 @@
         <v>23</v>
       </c>
       <c r="J94" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.EMP1.1.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J95" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.EMP1.1.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J96" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.EMP1.2.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J97" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.EMP1.2.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J98" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of credit transfers at ATMs located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.LBLP.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>23</v>
@@ -7464,673 +7464,673 @@
         <v>23</v>
       </c>
       <c r="J106" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.TRSO_.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B107" s="6">
-        <v>1075639.0</v>
+        <v>1098514.0</v>
       </c>
       <c r="C107" s="6">
-        <v>1037346.0</v>
+        <v>1277418.0</v>
       </c>
       <c r="D107" s="6">
-        <v>1098514.0</v>
+        <v>1466769.0</v>
       </c>
       <c r="E107" s="6">
-        <v>1277418.0</v>
+        <v>1451389.0</v>
       </c>
       <c r="F107" s="6">
-        <v>1466769.0</v>
+        <v>1545483.0</v>
       </c>
       <c r="G107" s="6">
-        <v>1451389.0</v>
+        <v>1756193.0</v>
       </c>
       <c r="H107" s="6">
-        <v>1545483.0</v>
+        <v>1909740.0</v>
       </c>
       <c r="I107" s="6">
-        <v>1739655.0</v>
+        <v>1782948.0</v>
       </c>
       <c r="J107" s="6">
-        <v>1909740.0</v>
+        <v>1865601.0</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.U9.TRSO_.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B108" s="6">
-        <v>40017.0</v>
+        <v>42798.0</v>
       </c>
       <c r="C108" s="6">
-        <v>37845.0</v>
+        <v>50230.0</v>
       </c>
       <c r="D108" s="6">
-        <v>42798.0</v>
+        <v>53519.0</v>
       </c>
       <c r="E108" s="6">
-        <v>50230.0</v>
+        <v>52091.0</v>
       </c>
       <c r="F108" s="6">
-        <v>53519.0</v>
+        <v>57563.0</v>
       </c>
       <c r="G108" s="6">
-        <v>52091.0</v>
+        <v>67082.0</v>
       </c>
       <c r="H108" s="6">
-        <v>57563.0</v>
+        <v>67926.0</v>
       </c>
       <c r="I108" s="6">
-        <v>66380.0</v>
+        <v>64691.0</v>
       </c>
       <c r="J108" s="6">
-        <v>67926.0</v>
+        <v>67570.0</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.TRSO_.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B109" s="6">
-        <v>193097.0</v>
+        <v>21088.0</v>
       </c>
       <c r="C109" s="6">
-        <v>17068.0</v>
+        <v>22573.0</v>
       </c>
       <c r="D109" s="6">
-        <v>21088.0</v>
+        <v>20639.0</v>
       </c>
       <c r="E109" s="6">
-        <v>22573.0</v>
+        <v>33152.0</v>
       </c>
       <c r="F109" s="6">
-        <v>20639.0</v>
+        <v>26541.0</v>
       </c>
       <c r="G109" s="6">
-        <v>33152.0</v>
+        <v>28386.0</v>
       </c>
       <c r="H109" s="6">
-        <v>26541.0</v>
+        <v>25096.0</v>
       </c>
       <c r="I109" s="6">
-        <v>28386.0</v>
+        <v>26013.0</v>
       </c>
       <c r="J109" s="6">
-        <v>25096.0</v>
+        <v>31289.0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals located in the rest of the world, excluding EU, EA counties and Lithuania provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.U9.TRSO_.2.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B110" s="6">
-        <v>10164.0</v>
+        <v>6996.0</v>
       </c>
       <c r="C110" s="6">
-        <v>5503.0</v>
+        <v>7522.0</v>
       </c>
       <c r="D110" s="6">
-        <v>6996.0</v>
+        <v>6586.0</v>
       </c>
       <c r="E110" s="6">
-        <v>7522.0</v>
+        <v>9817.0</v>
       </c>
       <c r="F110" s="6">
-        <v>6586.0</v>
+        <v>8318.0</v>
       </c>
       <c r="G110" s="6">
-        <v>9817.0</v>
+        <v>9169.0</v>
       </c>
       <c r="H110" s="6">
-        <v>8318.0</v>
+        <v>7795.0</v>
       </c>
       <c r="I110" s="6">
-        <v>9169.0</v>
+        <v>7658.0</v>
       </c>
       <c r="J110" s="6">
-        <v>7795.0</v>
+        <v>8952.0</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0._T.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B111" s="6">
-        <v>2151827.0</v>
+        <v>2277814.0</v>
       </c>
       <c r="C111" s="6">
-        <v>1933893.0</v>
+        <v>2938496.0</v>
       </c>
       <c r="D111" s="6">
-        <v>2309956.0</v>
+        <v>3187970.0</v>
       </c>
       <c r="E111" s="6">
-        <v>2973429.0</v>
+        <v>2837198.0</v>
       </c>
       <c r="F111" s="6">
-        <v>3228790.0</v>
+        <v>2927656.0</v>
       </c>
       <c r="G111" s="6">
-        <v>2877749.0</v>
+        <v>2986364.0</v>
       </c>
       <c r="H111" s="6">
-        <v>2974314.0</v>
+        <v>2913245.0</v>
       </c>
       <c r="I111" s="6">
-        <v>3025260.0</v>
+        <v>3088518.0</v>
       </c>
       <c r="J111" s="6">
-        <v>2913245.0</v>
+        <v>4732069.0</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0._T.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>13577.0</v>
+        <v>14783.0</v>
       </c>
       <c r="C112" s="6">
-        <v>12570.0</v>
+        <v>17877.0</v>
       </c>
       <c r="D112" s="6">
-        <v>14949.0</v>
+        <v>18988.0</v>
       </c>
       <c r="E112" s="6">
-        <v>18061.0</v>
+        <v>16486.0</v>
       </c>
       <c r="F112" s="6">
-        <v>19194.0</v>
+        <v>15382.0</v>
       </c>
       <c r="G112" s="6">
-        <v>16691.0</v>
+        <v>15380.0</v>
       </c>
       <c r="H112" s="6">
-        <v>15619.0</v>
+        <v>14334.0</v>
       </c>
       <c r="I112" s="6">
-        <v>15536.0</v>
+        <v>14439.0</v>
       </c>
       <c r="J112" s="6">
-        <v>14334.0</v>
+        <v>19297.0</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0._T.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>221704.0</v>
+        <v>91911.0</v>
       </c>
       <c r="C113" s="6">
-        <v>194720.0</v>
+        <v>101820.0</v>
       </c>
       <c r="D113" s="6">
-        <v>203140.0</v>
+        <v>104737.0</v>
       </c>
       <c r="E113" s="6">
-        <v>149299.0</v>
+        <v>104107.0</v>
       </c>
       <c r="F113" s="6">
-        <v>104737.0</v>
+        <v>135299.0</v>
       </c>
       <c r="G113" s="6">
-        <v>104107.0</v>
+        <v>154601.0</v>
       </c>
       <c r="H113" s="6">
-        <v>135299.0</v>
+        <v>146709.0</v>
       </c>
       <c r="I113" s="6">
-        <v>154601.0</v>
+        <v>83984.0</v>
       </c>
       <c r="J113" s="6">
-        <v>146709.0</v>
+        <v>8610.0</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0._T.2.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B114" s="6">
-        <v>741.0</v>
+        <v>300.0</v>
       </c>
       <c r="C114" s="6">
-        <v>662.0</v>
+        <v>395.0</v>
       </c>
       <c r="D114" s="6">
-        <v>702.0</v>
+        <v>395.0</v>
       </c>
       <c r="E114" s="6">
-        <v>574.0</v>
+        <v>416.0</v>
       </c>
       <c r="F114" s="6">
-        <v>395.0</v>
+        <v>559.0</v>
       </c>
       <c r="G114" s="6">
-        <v>416.0</v>
+        <v>654.0</v>
       </c>
       <c r="H114" s="6">
-        <v>559.0</v>
+        <v>617.0</v>
       </c>
       <c r="I114" s="6">
-        <v>654.0</v>
+        <v>348.0</v>
       </c>
       <c r="J114" s="6">
-        <v>617.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CADV.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B115" s="6">
-        <v>22344.0</v>
+        <v>57649.0</v>
       </c>
       <c r="C115" s="6">
-        <v>22807.0</v>
+        <v>26667.0</v>
       </c>
       <c r="D115" s="6">
-        <v>25500.0</v>
+        <v>28119.0</v>
       </c>
       <c r="E115" s="6">
-        <v>26667.0</v>
+        <v>27006.0</v>
       </c>
       <c r="F115" s="6">
-        <v>28119.0</v>
+        <v>30248.0</v>
       </c>
       <c r="G115" s="6">
-        <v>27006.0</v>
+        <v>33268.0</v>
       </c>
       <c r="H115" s="6">
-        <v>30248.0</v>
+        <v>62742.0</v>
       </c>
       <c r="I115" s="6">
-        <v>33268.0</v>
+        <v>64347.0</v>
       </c>
       <c r="J115" s="6">
-        <v>62742.0</v>
+        <v>75294.0</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CADV.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B116" s="6">
-        <v>150.0</v>
+        <v>528.0</v>
       </c>
       <c r="C116" s="6">
-        <v>154.0</v>
+        <v>187.0</v>
       </c>
       <c r="D116" s="6">
-        <v>177.0</v>
+        <v>194.0</v>
       </c>
       <c r="E116" s="6">
-        <v>187.0</v>
+        <v>183.0</v>
       </c>
       <c r="F116" s="6">
-        <v>194.0</v>
+        <v>208.0</v>
       </c>
       <c r="G116" s="6">
-        <v>183.0</v>
+        <v>230.0</v>
       </c>
       <c r="H116" s="6">
-        <v>208.0</v>
+        <v>521.0</v>
       </c>
       <c r="I116" s="6">
-        <v>230.0</v>
+        <v>525.0</v>
       </c>
       <c r="J116" s="6">
-        <v>521.0</v>
+        <v>578.0</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.CADV.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B117" s="6">
-        <v>17.0</v>
+        <v>25.0</v>
       </c>
       <c r="C117" s="6">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
       <c r="D117" s="6">
-        <v>25.0</v>
+        <v>33.0</v>
       </c>
       <c r="E117" s="6">
-        <v>33.0</v>
+        <v>27.0</v>
       </c>
       <c r="F117" s="6">
-        <v>33.0</v>
+        <v>30.0</v>
       </c>
       <c r="G117" s="6">
-        <v>27.0</v>
+        <v>38.0</v>
       </c>
       <c r="H117" s="6">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
       <c r="I117" s="6">
-        <v>38.0</v>
+        <v>36.0</v>
       </c>
       <c r="J117" s="6">
-        <v>31.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.CADV.2.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B118" s="6">
         <v>0.0</v>
       </c>
       <c r="C118" s="6">
         <v>0.0</v>
       </c>
       <c r="D118" s="6">
         <v>0.0</v>
       </c>
       <c r="E118" s="6">
         <v>0.0</v>
       </c>
       <c r="F118" s="6">
         <v>0.0</v>
       </c>
       <c r="G118" s="6">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="H118" s="6">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="I118" s="6">
         <v>1.0</v>
       </c>
       <c r="J118" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CD1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B119" s="6">
-        <v>304696.0</v>
+        <v>339518.0</v>
       </c>
       <c r="C119" s="6">
-        <v>261993.0</v>
+        <v>498560.0</v>
       </c>
       <c r="D119" s="6">
-        <v>339518.0</v>
+        <v>474884.0</v>
       </c>
       <c r="E119" s="6">
-        <v>498560.0</v>
+        <v>413934.0</v>
       </c>
       <c r="F119" s="6">
-        <v>474884.0</v>
+        <v>470865.0</v>
       </c>
       <c r="G119" s="6">
-        <v>413934.0</v>
+        <v>482062.0</v>
       </c>
       <c r="H119" s="6">
-        <v>470865.0</v>
+        <v>460920.0</v>
       </c>
       <c r="I119" s="6">
-        <v>482062.0</v>
+        <v>529200.0</v>
       </c>
       <c r="J119" s="6">
-        <v>460920.0</v>
+        <v>935797.0</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash deposits at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CD1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B120" s="6">
-        <v>229.0</v>
+        <v>294.0</v>
       </c>
       <c r="C120" s="6">
-        <v>219.0</v>
+        <v>492.0</v>
       </c>
       <c r="D120" s="6">
-        <v>294.0</v>
+        <v>514.0</v>
       </c>
       <c r="E120" s="6">
-        <v>492.0</v>
+        <v>483.0</v>
       </c>
       <c r="F120" s="6">
-        <v>514.0</v>
+        <v>519.0</v>
       </c>
       <c r="G120" s="6">
-        <v>483.0</v>
+        <v>526.0</v>
       </c>
       <c r="H120" s="6">
         <v>519.0</v>
       </c>
       <c r="I120" s="6">
-        <v>526.0</v>
+        <v>826.0</v>
       </c>
       <c r="J120" s="6">
-        <v>519.0</v>
+        <v>1576.0</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.CD1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B121" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>23</v>
@@ -8200,397 +8200,397 @@
         <v>23</v>
       </c>
       <c r="J122" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CW1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B123" s="6">
-        <v>1847131.0</v>
+        <v>1970438.0</v>
       </c>
       <c r="C123" s="6">
-        <v>1671900.0</v>
+        <v>2474869.0</v>
       </c>
       <c r="D123" s="6">
-        <v>1970438.0</v>
+        <v>2753906.0</v>
       </c>
       <c r="E123" s="6">
-        <v>2474869.0</v>
+        <v>2463815.0</v>
       </c>
       <c r="F123" s="6">
-        <v>2753906.0</v>
+        <v>2503449.0</v>
       </c>
       <c r="G123" s="6">
-        <v>2463815.0</v>
+        <v>2558207.0</v>
       </c>
       <c r="H123" s="6">
-        <v>2503449.0</v>
+        <v>2513220.0</v>
       </c>
       <c r="I123" s="6">
-        <v>2543198.0</v>
+        <v>2656910.0</v>
       </c>
       <c r="J123" s="6">
-        <v>2513220.0</v>
+        <v>3919982.0</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.CW1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B124" s="6">
-        <v>13348.0</v>
+        <v>14655.0</v>
       </c>
       <c r="C124" s="6">
-        <v>12351.0</v>
+        <v>17569.0</v>
       </c>
       <c r="D124" s="6">
-        <v>14655.0</v>
+        <v>18680.0</v>
       </c>
       <c r="E124" s="6">
-        <v>17569.0</v>
+        <v>16208.0</v>
       </c>
       <c r="F124" s="6">
-        <v>18680.0</v>
+        <v>15099.0</v>
       </c>
       <c r="G124" s="6">
-        <v>16208.0</v>
+        <v>15118.0</v>
       </c>
       <c r="H124" s="6">
-        <v>15099.0</v>
+        <v>14088.0</v>
       </c>
       <c r="I124" s="6">
-        <v>15010.0</v>
+        <v>14014.0</v>
       </c>
       <c r="J124" s="6">
-        <v>14088.0</v>
+        <v>18246.0</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.CW1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B125" s="6">
-        <v>221704.0</v>
+        <v>203140.0</v>
       </c>
       <c r="C125" s="6">
-        <v>194720.0</v>
+        <v>149299.0</v>
       </c>
       <c r="D125" s="6">
-        <v>203140.0</v>
+        <v>104737.0</v>
       </c>
       <c r="E125" s="6">
-        <v>149299.0</v>
+        <v>104107.0</v>
       </c>
       <c r="F125" s="6">
-        <v>104737.0</v>
+        <v>135299.0</v>
       </c>
       <c r="G125" s="6">
-        <v>104107.0</v>
+        <v>154601.0</v>
       </c>
       <c r="H125" s="6">
-        <v>135299.0</v>
+        <v>146709.0</v>
       </c>
       <c r="I125" s="6">
-        <v>154601.0</v>
+        <v>83984.0</v>
       </c>
       <c r="J125" s="6">
-        <v>146709.0</v>
+        <v>8610.0</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.CW1.2.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B126" s="6">
-        <v>741.0</v>
+        <v>702.0</v>
       </c>
       <c r="C126" s="6">
-        <v>662.0</v>
+        <v>574.0</v>
       </c>
       <c r="D126" s="6">
-        <v>702.0</v>
+        <v>395.0</v>
       </c>
       <c r="E126" s="6">
-        <v>574.0</v>
+        <v>416.0</v>
       </c>
       <c r="F126" s="6">
-        <v>395.0</v>
+        <v>559.0</v>
       </c>
       <c r="G126" s="6">
-        <v>416.0</v>
+        <v>654.0</v>
       </c>
       <c r="H126" s="6">
-        <v>559.0</v>
+        <v>617.0</v>
       </c>
       <c r="I126" s="6">
-        <v>654.0</v>
+        <v>348.0</v>
       </c>
       <c r="J126" s="6">
-        <v>617.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals   provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.EMP1.1.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J127" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals   provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.EMP1.1.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals   provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.EMP1.2.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J129" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals   provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.EMP1.2.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J130" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of credit transfers at ATMs provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.LBLP.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B131" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>23</v>
@@ -8936,305 +8936,305 @@
         <v>23</v>
       </c>
       <c r="J138" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.TRSO_.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B139" s="6">
-        <v>6325340.0</v>
+        <v>7534683.0</v>
       </c>
       <c r="C139" s="6">
-        <v>6213161.0</v>
+        <v>9038698.0</v>
       </c>
       <c r="D139" s="6">
-        <v>7502534.0</v>
+        <v>9178801.0</v>
       </c>
       <c r="E139" s="6">
-        <v>9038698.0</v>
+        <v>8657856.0</v>
       </c>
       <c r="F139" s="6">
-        <v>9178801.0</v>
+        <v>9425893.0</v>
       </c>
       <c r="G139" s="6">
-        <v>8657856.0</v>
+        <v>10893555.0</v>
       </c>
       <c r="H139" s="6">
-        <v>9425893.0</v>
+        <v>10491880.0</v>
       </c>
       <c r="I139" s="6">
-        <v>10797430.0</v>
+        <v>9894075.0</v>
       </c>
       <c r="J139" s="6">
-        <v>10491880.0</v>
+        <v>11803462.0</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W0.TRSO_.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B140" s="6">
-        <v>324992.0</v>
+        <v>403200.0</v>
       </c>
       <c r="C140" s="6">
-        <v>323746.0</v>
+        <v>472588.0</v>
       </c>
       <c r="D140" s="6">
-        <v>402849.0</v>
+        <v>467782.0</v>
       </c>
       <c r="E140" s="6">
-        <v>472588.0</v>
+        <v>440464.0</v>
       </c>
       <c r="F140" s="6">
-        <v>467782.0</v>
+        <v>468731.0</v>
       </c>
       <c r="G140" s="6">
-        <v>440464.0</v>
+        <v>528148.0</v>
       </c>
       <c r="H140" s="6">
-        <v>468731.0</v>
+        <v>494243.0</v>
       </c>
       <c r="I140" s="6">
-        <v>523014.0</v>
+        <v>480225.0</v>
       </c>
       <c r="J140" s="6">
-        <v>494243.0</v>
+        <v>571669.0</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at EFTPOS terminals provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.TRSO_.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B141" s="6">
-        <v>976333.0</v>
+        <v>856750.0</v>
       </c>
       <c r="C141" s="6">
-        <v>733998.0</v>
+        <v>906269.0</v>
       </c>
       <c r="D141" s="6">
-        <v>856750.0</v>
+        <v>698519.0</v>
       </c>
       <c r="E141" s="6">
-        <v>906269.0</v>
+        <v>629361.0</v>
       </c>
       <c r="F141" s="6">
-        <v>698519.0</v>
+        <v>774991.0</v>
       </c>
       <c r="G141" s="6">
-        <v>629361.0</v>
+        <v>962674.0</v>
       </c>
       <c r="H141" s="6">
-        <v>774980.0</v>
+        <v>860240.0</v>
       </c>
       <c r="I141" s="6">
-        <v>962618.0</v>
+        <v>795044.0</v>
       </c>
       <c r="J141" s="6">
-        <v>860240.0</v>
+        <v>1056474.0</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at EFTPOS terminals provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W0.TRSO_.2.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B142" s="6">
-        <v>154929.0</v>
+        <v>170087.0</v>
       </c>
       <c r="C142" s="6">
-        <v>152217.0</v>
+        <v>170647.0</v>
       </c>
       <c r="D142" s="6">
-        <v>170087.0</v>
+        <v>168886.0</v>
       </c>
       <c r="E142" s="6">
-        <v>170647.0</v>
+        <v>167735.0</v>
       </c>
       <c r="F142" s="6">
-        <v>168886.0</v>
+        <v>184192.0</v>
       </c>
       <c r="G142" s="6">
-        <v>167735.0</v>
+        <v>194777.0</v>
       </c>
       <c r="H142" s="6">
-        <v>184192.0</v>
+        <v>197823.0</v>
       </c>
       <c r="I142" s="6">
-        <v>194775.0</v>
+        <v>193833.0</v>
       </c>
       <c r="J142" s="6">
-        <v>197823.0</v>
+        <v>221255.0</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1._T.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B143" s="6">
-        <v>1368764.0</v>
+        <v>1457368.0</v>
       </c>
       <c r="C143" s="6">
-        <v>1289720.0</v>
+        <v>1653752.0</v>
       </c>
       <c r="D143" s="6">
-        <v>1487863.0</v>
+        <v>1725684.0</v>
       </c>
       <c r="E143" s="6">
-        <v>1686910.0</v>
+        <v>1514818.0</v>
       </c>
       <c r="F143" s="6">
-        <v>1764338.0</v>
+        <v>1455787.0</v>
       </c>
       <c r="G143" s="6">
-        <v>1553550.0</v>
+        <v>1535171.0</v>
       </c>
       <c r="H143" s="6">
-        <v>1500635.0</v>
+        <v>1477588.0</v>
       </c>
       <c r="I143" s="6">
-        <v>1572063.0</v>
+        <v>1340866.0</v>
       </c>
       <c r="J143" s="6">
-        <v>1477588.0</v>
+        <v>1442931.0</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of payment transactions at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1._T.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B144" s="6">
-        <v>11296.0</v>
+        <v>12559.0</v>
       </c>
       <c r="C144" s="6">
-        <v>10883.0</v>
+        <v>13698.0</v>
       </c>
       <c r="D144" s="6">
-        <v>12718.0</v>
+        <v>13898.0</v>
       </c>
       <c r="E144" s="6">
-        <v>13874.0</v>
+        <v>11988.0</v>
       </c>
       <c r="F144" s="6">
-        <v>14098.0</v>
+        <v>10429.0</v>
       </c>
       <c r="G144" s="6">
-        <v>12187.0</v>
+        <v>10700.0</v>
       </c>
       <c r="H144" s="6">
-        <v>10659.0</v>
+        <v>9726.0</v>
       </c>
       <c r="I144" s="6">
-        <v>10847.0</v>
+        <v>8679.0</v>
       </c>
       <c r="J144" s="6">
-        <v>9726.0</v>
+        <v>9327.0</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of payment transactions at ATMs located abroad provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W1._T.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B145" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>23</v>
@@ -9304,121 +9304,121 @@
         <v>23</v>
       </c>
       <c r="J146" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CADV.1.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B147" s="6">
-        <v>22344.0</v>
+        <v>25500.0</v>
       </c>
       <c r="C147" s="6">
-        <v>22807.0</v>
+        <v>26667.0</v>
       </c>
       <c r="D147" s="6">
-        <v>25500.0</v>
+        <v>28119.0</v>
       </c>
       <c r="E147" s="6">
-        <v>26667.0</v>
+        <v>27005.0</v>
       </c>
       <c r="F147" s="6">
-        <v>28119.0</v>
+        <v>30247.0</v>
       </c>
       <c r="G147" s="6">
-        <v>27005.0</v>
+        <v>33267.0</v>
       </c>
       <c r="H147" s="6">
-        <v>30247.0</v>
+        <v>32989.0</v>
       </c>
       <c r="I147" s="6">
-        <v>33267.0</v>
+        <v>34888.0</v>
       </c>
       <c r="J147" s="6">
-        <v>32989.0</v>
+        <v>43225.0</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash advances at EFTPOS terminals located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CADV.1.2222.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B148" s="6">
-        <v>150.0</v>
+        <v>177.0</v>
       </c>
       <c r="C148" s="6">
-        <v>154.0</v>
+        <v>187.0</v>
       </c>
       <c r="D148" s="6">
-        <v>177.0</v>
+        <v>194.0</v>
       </c>
       <c r="E148" s="6">
-        <v>187.0</v>
+        <v>183.0</v>
       </c>
       <c r="F148" s="6">
-        <v>194.0</v>
+        <v>208.0</v>
       </c>
       <c r="G148" s="6">
-        <v>183.0</v>
+        <v>230.0</v>
       </c>
       <c r="H148" s="6">
-        <v>208.0</v>
+        <v>226.0</v>
       </c>
       <c r="I148" s="6">
-        <v>230.0</v>
+        <v>249.0</v>
       </c>
       <c r="J148" s="6">
-        <v>226.0</v>
+        <v>283.0</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash advances at EFTPOS terminals located abroad provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W1.CADV.2.2222.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B149" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>23</v>
@@ -9488,121 +9488,121 @@
         <v>23</v>
       </c>
       <c r="J150" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CD1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B151" s="6">
-        <v>28077.0</v>
+        <v>28716.0</v>
       </c>
       <c r="C151" s="6">
-        <v>26767.0</v>
+        <v>27138.0</v>
       </c>
       <c r="D151" s="6">
-        <v>28716.0</v>
+        <v>19876.0</v>
       </c>
       <c r="E151" s="6">
-        <v>27138.0</v>
+        <v>15900.0</v>
       </c>
       <c r="F151" s="6">
-        <v>19876.0</v>
+        <v>25719.0</v>
       </c>
       <c r="G151" s="6">
-        <v>15900.0</v>
+        <v>26819.0</v>
       </c>
       <c r="H151" s="6">
-        <v>25719.0</v>
+        <v>27819.0</v>
       </c>
       <c r="I151" s="6">
-        <v>26819.0</v>
+        <v>58869.0</v>
       </c>
       <c r="J151" s="6">
-        <v>27819.0</v>
+        <v>76212.0</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash deposits at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CD1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B152" s="6">
         <v>20.0</v>
       </c>
       <c r="C152" s="6">
+        <v>21.0</v>
+      </c>
+      <c r="D152" s="6">
+        <v>9.0</v>
+      </c>
+      <c r="E152" s="6">
+        <v>7.0</v>
+      </c>
+      <c r="F152" s="6">
         <v>20.0</v>
       </c>
-      <c r="D152" s="6">
-[...2 lines deleted...]
-      <c r="E152" s="6">
+      <c r="G152" s="6">
         <v>21.0</v>
       </c>
-      <c r="F152" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="H152" s="6">
-        <v>20.0</v>
+        <v>22.0</v>
       </c>
       <c r="I152" s="6">
-        <v>21.0</v>
+        <v>146.0</v>
       </c>
       <c r="J152" s="6">
-        <v>22.0</v>
+        <v>221.0</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash deposits at ATMs located abroad provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W1.CD1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B153" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>23</v>
@@ -9672,121 +9672,121 @@
         <v>23</v>
       </c>
       <c r="J154" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CW1.1.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B155" s="6">
-        <v>1340686.0</v>
+        <v>1459147.0</v>
       </c>
       <c r="C155" s="6">
-        <v>1262952.0</v>
+        <v>1659771.0</v>
       </c>
       <c r="D155" s="6">
-        <v>1459147.0</v>
+        <v>1744462.0</v>
       </c>
       <c r="E155" s="6">
-        <v>1659771.0</v>
+        <v>1537650.0</v>
       </c>
       <c r="F155" s="6">
-        <v>1744462.0</v>
+        <v>1474917.0</v>
       </c>
       <c r="G155" s="6">
-        <v>1537650.0</v>
+        <v>1560543.0</v>
       </c>
       <c r="H155" s="6">
-        <v>1474917.0</v>
+        <v>1508469.0</v>
       </c>
       <c r="I155" s="6">
-        <v>1545244.0</v>
+        <v>1377867.0</v>
       </c>
       <c r="J155" s="6">
-        <v>1508469.0</v>
+        <v>1488575.0</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of cash withdrawals at ATMs located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.CW1.1.2221.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B156" s="6">
-        <v>11277.0</v>
+        <v>12698.0</v>
       </c>
       <c r="C156" s="6">
-        <v>10863.0</v>
+        <v>13853.0</v>
       </c>
       <c r="D156" s="6">
-        <v>12698.0</v>
+        <v>14089.0</v>
       </c>
       <c r="E156" s="6">
-        <v>13853.0</v>
+        <v>12180.0</v>
       </c>
       <c r="F156" s="6">
-        <v>14089.0</v>
+        <v>10638.0</v>
       </c>
       <c r="G156" s="6">
-        <v>12180.0</v>
+        <v>10936.0</v>
       </c>
       <c r="H156" s="6">
-        <v>10638.0</v>
+        <v>9970.0</v>
       </c>
       <c r="I156" s="6">
-        <v>10826.0</v>
+        <v>8928.0</v>
       </c>
       <c r="J156" s="6">
-        <v>9970.0</v>
+        <v>9624.0</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of cash withdrawals at ATMs located abroad provided by Lithuanian payment service providers with cards issued by foreign payment service providers
 PTT.Q.W1.W1.CW1.2.2221.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B157" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>23</v>
@@ -9856,121 +9856,121 @@
         <v>23</v>
       </c>
       <c r="J158" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Value of e-money payment transactions with cards with an e-money function at terminals located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.EMP1.1.2220.N.EUR.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J159" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Number of e-money payment transactions with cards with an e-money function at terminals located abroad provided by foreign payment service providers with cards issued by Lithuanian payment service providers
 PTT.Q.W1.W1.EMP1.1.2220.N.PN.GR000.SR</t>
           </r>
         </is>
       </c>
       <c r="B160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="I160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="J160" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="A163:I163"/>
     <mergeCell ref="A164:I164"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>