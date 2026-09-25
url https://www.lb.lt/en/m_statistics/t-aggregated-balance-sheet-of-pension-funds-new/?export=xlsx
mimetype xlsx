--- v0 (2026-04-06)
+++ v1 (2026-09-25)
@@ -55,79 +55,51 @@
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Collection indicator</t>
   </si>
   <si>
     <t>end of period</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2026-01-22 10:00:00</t>
-[...27 lines deleted...]
-    </r>
+    <t>2026-07-27 11:43:43</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +153,78 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q3/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q4/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q1/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ASSETS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1172,361 +1172,361 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3"/>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ASSETS</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>7430.5</v>
+        <v>8622.0</v>
       </c>
       <c r="C14" s="6">
-        <v>8154.9</v>
+        <v>9000.9</v>
       </c>
       <c r="D14" s="6">
-        <v>8622.0</v>
+        <v>9553.9</v>
       </c>
       <c r="E14" s="6">
-        <v>9000.9</v>
+        <v>9313.2</v>
       </c>
       <c r="F14" s="6">
-        <v>9553.9</v>
+        <v>9845.0</v>
       </c>
       <c r="G14" s="6">
-        <v>9313.2</v>
+        <v>10563.4</v>
       </c>
       <c r="H14" s="6">
-        <v>9845.0</v>
+        <v>11155.9</v>
       </c>
       <c r="I14" s="6">
-        <v>10563.4</v>
+        <v>10809.6</v>
       </c>
       <c r="J14" s="6">
-        <v>11155.9</v>
+        <v>7439.8</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Currency and deposits</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>214.5</v>
+        <v>186.4</v>
       </c>
       <c r="C15" s="6">
-        <v>139.5</v>
+        <v>165.5</v>
       </c>
       <c r="D15" s="6">
-        <v>186.4</v>
+        <v>181.7</v>
       </c>
       <c r="E15" s="6">
-        <v>165.5</v>
+        <v>133.6</v>
       </c>
       <c r="F15" s="6">
-        <v>181.7</v>
+        <v>157.9</v>
       </c>
       <c r="G15" s="6">
-        <v>133.6</v>
+        <v>192.0</v>
       </c>
       <c r="H15" s="6">
-        <v>157.9</v>
+        <v>232.9</v>
       </c>
       <c r="I15" s="6">
-        <v>192.0</v>
+        <v>954.3</v>
       </c>
       <c r="J15" s="6">
-        <v>232.9</v>
+        <v>119.8</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits with agreed maturity</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>120.7</v>
+        <v>92.6</v>
       </c>
       <c r="C16" s="6">
-        <v>69.8</v>
+        <v>85.9</v>
       </c>
       <c r="D16" s="6">
-        <v>92.6</v>
+        <v>99.1</v>
       </c>
       <c r="E16" s="6">
-        <v>85.9</v>
+        <v>49.6</v>
       </c>
       <c r="F16" s="6">
-        <v>99.1</v>
+        <v>66.0</v>
       </c>
       <c r="G16" s="6">
-        <v>49.6</v>
+        <v>104.5</v>
       </c>
       <c r="H16" s="6">
-        <v>66.0</v>
+        <v>129.5</v>
       </c>
       <c r="I16" s="6">
-        <v>104.5</v>
+        <v>435.0</v>
       </c>
       <c r="J16" s="6">
-        <v>129.5</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>120.7</v>
+        <v>92.6</v>
       </c>
       <c r="C17" s="6">
-        <v>69.8</v>
+        <v>85.9</v>
       </c>
       <c r="D17" s="6">
-        <v>92.6</v>
+        <v>99.1</v>
       </c>
       <c r="E17" s="6">
-        <v>85.9</v>
+        <v>49.6</v>
       </c>
       <c r="F17" s="6">
-        <v>99.1</v>
+        <v>66.0</v>
       </c>
       <c r="G17" s="6">
-        <v>49.6</v>
+        <v>104.5</v>
       </c>
       <c r="H17" s="6">
-        <v>66.0</v>
+        <v>129.5</v>
       </c>
       <c r="I17" s="6">
-        <v>104.5</v>
+        <v>435.0</v>
       </c>
       <c r="J17" s="6">
-        <v>129.5</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
         <v>0.0</v>
       </c>
       <c r="C18" s="6">
         <v>0.0</v>
       </c>
@@ -1593,120 +1593,120 @@
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits without agreed maturity</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>93.8</v>
+        <v>93.9</v>
       </c>
       <c r="C20" s="6">
-        <v>69.7</v>
+        <v>79.6</v>
       </c>
       <c r="D20" s="6">
-        <v>93.9</v>
+        <v>82.6</v>
       </c>
       <c r="E20" s="6">
-        <v>79.6</v>
+        <v>83.9</v>
       </c>
       <c r="F20" s="6">
-        <v>82.6</v>
+        <v>92.0</v>
       </c>
       <c r="G20" s="6">
-        <v>83.9</v>
+        <v>87.5</v>
       </c>
       <c r="H20" s="6">
-        <v>92.0</v>
+        <v>103.4</v>
       </c>
       <c r="I20" s="6">
-        <v>87.5</v>
+        <v>519.3</v>
       </c>
       <c r="J20" s="6">
-        <v>103.4</v>
+        <v>91.9</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>90.4</v>
+        <v>90.2</v>
       </c>
       <c r="C21" s="6">
-        <v>66.2</v>
+        <v>76.2</v>
       </c>
       <c r="D21" s="6">
-        <v>90.2</v>
+        <v>79.6</v>
       </c>
       <c r="E21" s="6">
-        <v>76.2</v>
+        <v>81.2</v>
       </c>
       <c r="F21" s="6">
-        <v>79.6</v>
+        <v>91.9</v>
       </c>
       <c r="G21" s="6">
-        <v>81.2</v>
+        <v>87.5</v>
       </c>
       <c r="H21" s="6">
+        <v>103.4</v>
+      </c>
+      <c r="I21" s="6">
+        <v>519.3</v>
+      </c>
+      <c r="J21" s="6">
         <v>91.9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103.4</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6">
         <v>0.0</v>
       </c>
@@ -1728,1695 +1728,1695 @@
       <c r="I22" s="6">
         <v>0.0</v>
       </c>
       <c r="J22" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="C23" s="6">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="D23" s="6">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
       <c r="E23" s="6">
-        <v>3.4</v>
+        <v>2.7</v>
       </c>
       <c r="F23" s="6">
-        <v>3.1</v>
+        <v>0.0</v>
       </c>
       <c r="G23" s="6">
-        <v>2.7</v>
+        <v>0.0</v>
       </c>
       <c r="H23" s="6">
         <v>0.0</v>
       </c>
       <c r="I23" s="6">
         <v>0.0</v>
       </c>
       <c r="J23" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>1213.4</v>
+        <v>1303.8</v>
       </c>
       <c r="C24" s="6">
-        <v>1263.3</v>
+        <v>1439.2</v>
       </c>
       <c r="D24" s="6">
-        <v>1303.8</v>
+        <v>1403.6</v>
       </c>
       <c r="E24" s="6">
-        <v>1439.2</v>
+        <v>1446.1</v>
       </c>
       <c r="F24" s="6">
-        <v>1403.6</v>
+        <v>1430.8</v>
       </c>
       <c r="G24" s="6">
-        <v>1446.1</v>
+        <v>1369.3</v>
       </c>
       <c r="H24" s="6">
-        <v>1430.8</v>
+        <v>1334.1</v>
       </c>
       <c r="I24" s="6">
-        <v>1369.3</v>
+        <v>1239.0</v>
       </c>
       <c r="J24" s="6">
-        <v>1334.1</v>
+        <v>925.4</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Up to 1 year</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>81.3</v>
+        <v>101.2</v>
       </c>
       <c r="C25" s="6">
-        <v>113.5</v>
+        <v>220.5</v>
       </c>
       <c r="D25" s="6">
-        <v>101.2</v>
+        <v>142.1</v>
       </c>
       <c r="E25" s="6">
-        <v>220.5</v>
+        <v>161.0</v>
       </c>
       <c r="F25" s="6">
-        <v>142.1</v>
+        <v>114.6</v>
       </c>
       <c r="G25" s="6">
-        <v>161.0</v>
+        <v>58.4</v>
       </c>
       <c r="H25" s="6">
-        <v>114.6</v>
+        <v>113.1</v>
       </c>
       <c r="I25" s="6">
-        <v>58.4</v>
+        <v>12.6</v>
       </c>
       <c r="J25" s="6">
-        <v>113.1</v>
+        <v>47.3</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Over 1 year and up to 2 years</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>6.2</v>
+        <v>0.0</v>
       </c>
       <c r="C26" s="6">
-        <v>0.0</v>
+        <v>3.8</v>
       </c>
       <c r="D26" s="6">
-        <v>0.0</v>
+        <v>9.4</v>
       </c>
       <c r="E26" s="6">
-        <v>3.8</v>
+        <v>9.5</v>
       </c>
       <c r="F26" s="6">
-        <v>9.4</v>
+        <v>8.5</v>
       </c>
       <c r="G26" s="6">
-        <v>9.5</v>
+        <v>8.4</v>
       </c>
       <c r="H26" s="6">
-        <v>8.5</v>
+        <v>10.5</v>
       </c>
       <c r="I26" s="6">
-        <v>8.4</v>
+        <v>10.6</v>
       </c>
       <c r="J26" s="6">
         <v>10.5</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Over 2 years</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>1125.9</v>
+        <v>1202.6</v>
       </c>
       <c r="C27" s="6">
-        <v>1149.8</v>
+        <v>1214.9</v>
       </c>
       <c r="D27" s="6">
-        <v>1202.6</v>
+        <v>1252.0</v>
       </c>
       <c r="E27" s="6">
-        <v>1214.9</v>
+        <v>1275.6</v>
       </c>
       <c r="F27" s="6">
-        <v>1252.0</v>
+        <v>1307.7</v>
       </c>
       <c r="G27" s="6">
-        <v>1275.6</v>
+        <v>1302.4</v>
       </c>
       <c r="H27" s="6">
-        <v>1307.7</v>
+        <v>1210.5</v>
       </c>
       <c r="I27" s="6">
-        <v>1302.4</v>
+        <v>1215.8</v>
       </c>
       <c r="J27" s="6">
-        <v>1210.5</v>
+        <v>867.6</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>509.5</v>
+        <v>580.5</v>
       </c>
       <c r="C28" s="6">
-        <v>542.5</v>
+        <v>581.1</v>
       </c>
       <c r="D28" s="6">
-        <v>580.5</v>
+        <v>554.2</v>
       </c>
       <c r="E28" s="6">
-        <v>581.1</v>
+        <v>554.4</v>
       </c>
       <c r="F28" s="6">
-        <v>554.2</v>
+        <v>525.6</v>
       </c>
       <c r="G28" s="6">
-        <v>554.4</v>
+        <v>523.2</v>
       </c>
       <c r="H28" s="6">
-        <v>525.6</v>
+        <v>436.1</v>
       </c>
       <c r="I28" s="6">
-        <v>523.2</v>
+        <v>373.8</v>
       </c>
       <c r="J28" s="6">
-        <v>436.1</v>
+        <v>349.8</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>55.4</v>
+        <v>57.0</v>
       </c>
       <c r="C29" s="6">
-        <v>57.1</v>
+        <v>68.5</v>
       </c>
       <c r="D29" s="6">
-        <v>57.0</v>
+        <v>27.6</v>
       </c>
       <c r="E29" s="6">
-        <v>68.5</v>
+        <v>31.9</v>
       </c>
       <c r="F29" s="6">
-        <v>27.6</v>
+        <v>34.4</v>
       </c>
       <c r="G29" s="6">
-        <v>31.9</v>
+        <v>34.3</v>
       </c>
       <c r="H29" s="6">
-        <v>34.4</v>
+        <v>36.4</v>
       </c>
       <c r="I29" s="6">
-        <v>34.3</v>
+        <v>36.9</v>
       </c>
       <c r="J29" s="6">
-        <v>36.4</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>454.0</v>
+        <v>523.5</v>
       </c>
       <c r="C30" s="6">
-        <v>485.4</v>
+        <v>512.6</v>
       </c>
       <c r="D30" s="6">
-        <v>523.5</v>
+        <v>526.5</v>
       </c>
       <c r="E30" s="6">
-        <v>512.6</v>
+        <v>522.6</v>
       </c>
       <c r="F30" s="6">
-        <v>526.5</v>
+        <v>491.2</v>
       </c>
       <c r="G30" s="6">
-        <v>522.6</v>
+        <v>488.8</v>
       </c>
       <c r="H30" s="6">
-        <v>491.2</v>
+        <v>399.7</v>
       </c>
       <c r="I30" s="6">
-        <v>488.8</v>
+        <v>336.9</v>
       </c>
       <c r="J30" s="6">
-        <v>399.7</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>314.2</v>
+        <v>353.8</v>
       </c>
       <c r="C31" s="6">
-        <v>337.0</v>
+        <v>341.0</v>
       </c>
       <c r="D31" s="6">
-        <v>353.8</v>
+        <v>365.6</v>
       </c>
       <c r="E31" s="6">
-        <v>341.0</v>
+        <v>359.2</v>
       </c>
       <c r="F31" s="6">
-        <v>365.6</v>
+        <v>358.4</v>
       </c>
       <c r="G31" s="6">
-        <v>359.2</v>
+        <v>363.2</v>
       </c>
       <c r="H31" s="6">
-        <v>358.4</v>
+        <v>297.0</v>
       </c>
       <c r="I31" s="6">
-        <v>363.2</v>
+        <v>238.7</v>
       </c>
       <c r="J31" s="6">
-        <v>297.0</v>
+        <v>216.4</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>10.2</v>
+        <v>29.5</v>
       </c>
       <c r="C32" s="6">
-        <v>10.0</v>
+        <v>29.5</v>
       </c>
       <c r="D32" s="6">
-        <v>29.5</v>
+        <v>22.6</v>
       </c>
       <c r="E32" s="6">
-        <v>29.5</v>
+        <v>22.7</v>
       </c>
       <c r="F32" s="6">
-        <v>22.6</v>
+        <v>22.4</v>
       </c>
       <c r="G32" s="6">
-        <v>22.7</v>
+        <v>22.9</v>
       </c>
       <c r="H32" s="6">
-        <v>22.4</v>
+        <v>33.0</v>
       </c>
       <c r="I32" s="6">
-        <v>22.9</v>
+        <v>32.6</v>
       </c>
       <c r="J32" s="6">
-        <v>33.0</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>110.2</v>
+        <v>114.5</v>
       </c>
       <c r="C33" s="6">
-        <v>113.9</v>
+        <v>115.4</v>
       </c>
       <c r="D33" s="6">
-        <v>114.5</v>
+        <v>111.8</v>
       </c>
       <c r="E33" s="6">
-        <v>115.4</v>
+        <v>113.6</v>
       </c>
       <c r="F33" s="6">
-        <v>111.8</v>
+        <v>91.3</v>
       </c>
       <c r="G33" s="6">
-        <v>113.6</v>
+        <v>83.3</v>
       </c>
       <c r="H33" s="6">
-        <v>91.3</v>
+        <v>57.0</v>
       </c>
       <c r="I33" s="6">
-        <v>83.3</v>
+        <v>52.6</v>
       </c>
       <c r="J33" s="6">
-        <v>57.0</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>489.2</v>
+        <v>513.0</v>
       </c>
       <c r="C34" s="6">
-        <v>513.9</v>
+        <v>652.7</v>
       </c>
       <c r="D34" s="6">
-        <v>513.0</v>
+        <v>642.1</v>
       </c>
       <c r="E34" s="6">
-        <v>652.7</v>
+        <v>677.1</v>
       </c>
       <c r="F34" s="6">
-        <v>642.1</v>
+        <v>691.9</v>
       </c>
       <c r="G34" s="6">
-        <v>677.1</v>
+        <v>627.1</v>
       </c>
       <c r="H34" s="6">
-        <v>691.9</v>
+        <v>679.5</v>
       </c>
       <c r="I34" s="6">
-        <v>627.1</v>
+        <v>682.3</v>
       </c>
       <c r="J34" s="6">
-        <v>679.5</v>
+        <v>416.6</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>63.9</v>
+        <v>57.9</v>
       </c>
       <c r="C35" s="6">
-        <v>58.2</v>
+        <v>50.5</v>
       </c>
       <c r="D35" s="6">
-        <v>57.9</v>
+        <v>55.8</v>
       </c>
       <c r="E35" s="6">
-        <v>50.5</v>
+        <v>47.3</v>
       </c>
       <c r="F35" s="6">
-        <v>55.8</v>
+        <v>39.9</v>
       </c>
       <c r="G35" s="6">
-        <v>47.3</v>
+        <v>22.8</v>
       </c>
       <c r="H35" s="6">
-        <v>39.9</v>
+        <v>18.2</v>
       </c>
       <c r="I35" s="6">
-        <v>22.8</v>
+        <v>13.8</v>
       </c>
       <c r="J35" s="6">
-        <v>18.2</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>425.3</v>
+        <v>455.1</v>
       </c>
       <c r="C36" s="6">
-        <v>455.7</v>
+        <v>602.2</v>
       </c>
       <c r="D36" s="6">
-        <v>455.1</v>
+        <v>586.2</v>
       </c>
       <c r="E36" s="6">
-        <v>602.2</v>
+        <v>629.9</v>
       </c>
       <c r="F36" s="6">
-        <v>586.2</v>
+        <v>652.0</v>
       </c>
       <c r="G36" s="6">
-        <v>629.9</v>
+        <v>604.3</v>
       </c>
       <c r="H36" s="6">
-        <v>652.0</v>
+        <v>661.3</v>
       </c>
       <c r="I36" s="6">
-        <v>604.3</v>
+        <v>668.5</v>
       </c>
       <c r="J36" s="6">
-        <v>661.3</v>
+        <v>408.5</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>350.4</v>
+        <v>364.1</v>
       </c>
       <c r="C37" s="6">
-        <v>380.3</v>
+        <v>521.7</v>
       </c>
       <c r="D37" s="6">
-        <v>364.1</v>
+        <v>492.0</v>
       </c>
       <c r="E37" s="6">
-        <v>521.7</v>
+        <v>526.5</v>
       </c>
       <c r="F37" s="6">
-        <v>492.0</v>
+        <v>531.3</v>
       </c>
       <c r="G37" s="6">
-        <v>526.5</v>
+        <v>481.2</v>
       </c>
       <c r="H37" s="6">
-        <v>531.3</v>
+        <v>530.4</v>
       </c>
       <c r="I37" s="6">
-        <v>481.2</v>
+        <v>568.5</v>
       </c>
       <c r="J37" s="6">
-        <v>530.4</v>
+        <v>310.3</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>34.5</v>
+        <v>42.2</v>
       </c>
       <c r="C38" s="6">
-        <v>37.9</v>
+        <v>19.8</v>
       </c>
       <c r="D38" s="6">
-        <v>42.2</v>
+        <v>36.0</v>
       </c>
       <c r="E38" s="6">
-        <v>19.8</v>
+        <v>33.0</v>
       </c>
       <c r="F38" s="6">
-        <v>36.0</v>
+        <v>27.4</v>
       </c>
       <c r="G38" s="6">
-        <v>33.0</v>
+        <v>28.0</v>
       </c>
       <c r="H38" s="6">
-        <v>27.4</v>
+        <v>29.1</v>
       </c>
       <c r="I38" s="6">
-        <v>28.0</v>
+        <v>23.8</v>
       </c>
       <c r="J38" s="6">
-        <v>29.1</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>40.4</v>
+        <v>48.8</v>
       </c>
       <c r="C39" s="6">
-        <v>37.5</v>
+        <v>60.7</v>
       </c>
       <c r="D39" s="6">
-        <v>48.8</v>
+        <v>58.3</v>
       </c>
       <c r="E39" s="6">
-        <v>60.7</v>
+        <v>70.4</v>
       </c>
       <c r="F39" s="6">
-        <v>58.3</v>
+        <v>93.3</v>
       </c>
       <c r="G39" s="6">
-        <v>70.4</v>
+        <v>95.1</v>
       </c>
       <c r="H39" s="6">
-        <v>93.3</v>
+        <v>101.8</v>
       </c>
       <c r="I39" s="6">
-        <v>95.1</v>
+        <v>76.3</v>
       </c>
       <c r="J39" s="6">
-        <v>101.8</v>
+        <v>76.8</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>214.7</v>
+        <v>210.3</v>
       </c>
       <c r="C40" s="6">
-        <v>206.9</v>
+        <v>205.4</v>
       </c>
       <c r="D40" s="6">
-        <v>210.3</v>
+        <v>207.3</v>
       </c>
       <c r="E40" s="6">
-        <v>205.4</v>
+        <v>214.5</v>
       </c>
       <c r="F40" s="6">
-        <v>207.3</v>
+        <v>213.3</v>
       </c>
       <c r="G40" s="6">
-        <v>214.5</v>
+        <v>219.0</v>
       </c>
       <c r="H40" s="6">
-        <v>213.3</v>
+        <v>218.6</v>
       </c>
       <c r="I40" s="6">
-        <v>219.0</v>
+        <v>182.9</v>
       </c>
       <c r="J40" s="6">
-        <v>218.6</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>14.3</v>
+        <v>23.3</v>
       </c>
       <c r="C41" s="6">
-        <v>19.8</v>
+        <v>30.1</v>
       </c>
       <c r="D41" s="6">
-        <v>23.3</v>
+        <v>29.0</v>
       </c>
       <c r="E41" s="6">
-        <v>30.1</v>
+        <v>25.4</v>
       </c>
       <c r="F41" s="6">
-        <v>29.0</v>
+        <v>26.3</v>
       </c>
       <c r="G41" s="6">
-        <v>25.4</v>
+        <v>27.9</v>
       </c>
       <c r="H41" s="6">
-        <v>26.3</v>
+        <v>27.8</v>
       </c>
       <c r="I41" s="6">
-        <v>27.9</v>
+        <v>7.5</v>
       </c>
       <c r="J41" s="6">
-        <v>27.8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>200.4</v>
+        <v>186.9</v>
       </c>
       <c r="C42" s="6">
-        <v>187.1</v>
+        <v>175.2</v>
       </c>
       <c r="D42" s="6">
-        <v>186.9</v>
+        <v>178.3</v>
       </c>
       <c r="E42" s="6">
-        <v>175.2</v>
+        <v>189.1</v>
       </c>
       <c r="F42" s="6">
-        <v>178.3</v>
+        <v>187.0</v>
       </c>
       <c r="G42" s="6">
-        <v>189.1</v>
+        <v>191.2</v>
       </c>
       <c r="H42" s="6">
-        <v>187.0</v>
+        <v>190.8</v>
       </c>
       <c r="I42" s="6">
-        <v>191.2</v>
+        <v>175.4</v>
       </c>
       <c r="J42" s="6">
-        <v>190.8</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>175.9</v>
+        <v>161.4</v>
       </c>
       <c r="C43" s="6">
-        <v>162.5</v>
+        <v>148.5</v>
       </c>
       <c r="D43" s="6">
-        <v>161.4</v>
+        <v>145.5</v>
       </c>
       <c r="E43" s="6">
-        <v>148.5</v>
+        <v>151.9</v>
       </c>
       <c r="F43" s="6">
-        <v>145.5</v>
+        <v>145.7</v>
       </c>
       <c r="G43" s="6">
-        <v>151.9</v>
+        <v>152.7</v>
       </c>
       <c r="H43" s="6">
-        <v>145.7</v>
+        <v>153.4</v>
       </c>
       <c r="I43" s="6">
-        <v>152.7</v>
+        <v>154.2</v>
       </c>
       <c r="J43" s="6">
-        <v>153.4</v>
+        <v>132.4</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>6.7</v>
+        <v>8.4</v>
       </c>
       <c r="C44" s="6">
-        <v>7.7</v>
+        <v>7.6</v>
       </c>
       <c r="D44" s="6">
-        <v>8.4</v>
+        <v>4.5</v>
       </c>
       <c r="E44" s="6">
-        <v>7.6</v>
+        <v>6.3</v>
       </c>
       <c r="F44" s="6">
-        <v>4.5</v>
+        <v>7.1</v>
       </c>
       <c r="G44" s="6">
-        <v>6.3</v>
+        <v>9.1</v>
       </c>
       <c r="H44" s="6">
-        <v>7.1</v>
+        <v>5.7</v>
       </c>
       <c r="I44" s="6">
-        <v>9.1</v>
+        <v>4.1</v>
       </c>
       <c r="J44" s="6">
-        <v>5.7</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>17.8</v>
+        <v>15.0</v>
       </c>
       <c r="C45" s="6">
-        <v>14.3</v>
+        <v>19.2</v>
       </c>
       <c r="D45" s="6">
-        <v>15.0</v>
+        <v>28.4</v>
       </c>
       <c r="E45" s="6">
-        <v>19.2</v>
+        <v>30.9</v>
       </c>
       <c r="F45" s="6">
-        <v>28.4</v>
+        <v>31.4</v>
       </c>
       <c r="G45" s="6">
-        <v>30.9</v>
+        <v>26.4</v>
       </c>
       <c r="H45" s="6">
-        <v>31.4</v>
+        <v>27.7</v>
       </c>
       <c r="I45" s="6">
-        <v>26.4</v>
+        <v>14.2</v>
       </c>
       <c r="J45" s="6">
-        <v>27.7</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>90.4</v>
+        <v>91.5</v>
       </c>
       <c r="C46" s="6">
-        <v>88.6</v>
+        <v>91.4</v>
       </c>
       <c r="D46" s="6">
-        <v>91.5</v>
+        <v>94.3</v>
       </c>
       <c r="E46" s="6">
-        <v>91.4</v>
+        <v>96.6</v>
       </c>
       <c r="F46" s="6">
-        <v>94.3</v>
+        <v>60.1</v>
       </c>
       <c r="G46" s="6">
-        <v>96.6</v>
+        <v>124.0</v>
       </c>
       <c r="H46" s="6">
-        <v>60.1</v>
+        <v>736.4</v>
       </c>
       <c r="I46" s="6">
-        <v>124.0</v>
+        <v>716.8</v>
       </c>
       <c r="J46" s="6">
-        <v>736.4</v>
+        <v>957.2</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>77.6</v>
+        <v>79.0</v>
       </c>
       <c r="C47" s="6">
-        <v>76.3</v>
+        <v>79.8</v>
       </c>
       <c r="D47" s="6">
-        <v>79.0</v>
+        <v>82.9</v>
       </c>
       <c r="E47" s="6">
-        <v>79.8</v>
+        <v>84.8</v>
       </c>
       <c r="F47" s="6">
-        <v>82.9</v>
+        <v>55.7</v>
       </c>
       <c r="G47" s="6">
-        <v>84.8</v>
+        <v>49.6</v>
       </c>
       <c r="H47" s="6">
-        <v>55.7</v>
+        <v>49.4</v>
       </c>
       <c r="I47" s="6">
-        <v>49.6</v>
+        <v>43.7</v>
       </c>
       <c r="J47" s="6">
-        <v>49.4</v>
+        <v>41.2</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>10.0</v>
+        <v>9.9</v>
       </c>
       <c r="C48" s="6">
-        <v>10.2</v>
+        <v>10.4</v>
       </c>
       <c r="D48" s="6">
-        <v>9.9</v>
+        <v>11.9</v>
       </c>
       <c r="E48" s="6">
-        <v>10.4</v>
+        <v>13.2</v>
       </c>
       <c r="F48" s="6">
-        <v>11.9</v>
+        <v>11.7</v>
       </c>
       <c r="G48" s="6">
-        <v>13.2</v>
+        <v>10.9</v>
       </c>
       <c r="H48" s="6">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
       <c r="I48" s="6">
-        <v>10.9</v>
+        <v>10.5</v>
       </c>
       <c r="J48" s="6">
-        <v>11.2</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>67.7</v>
+        <v>69.1</v>
       </c>
       <c r="C49" s="6">
-        <v>66.2</v>
+        <v>69.4</v>
       </c>
       <c r="D49" s="6">
-        <v>69.1</v>
+        <v>71.0</v>
       </c>
       <c r="E49" s="6">
-        <v>69.4</v>
+        <v>71.7</v>
       </c>
       <c r="F49" s="6">
-        <v>71.0</v>
+        <v>44.0</v>
       </c>
       <c r="G49" s="6">
-        <v>71.7</v>
+        <v>38.7</v>
       </c>
       <c r="H49" s="6">
-        <v>44.0</v>
+        <v>38.3</v>
       </c>
       <c r="I49" s="6">
-        <v>38.7</v>
+        <v>33.2</v>
       </c>
       <c r="J49" s="6">
-        <v>38.3</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>67.7</v>
+        <v>69.1</v>
       </c>
       <c r="C50" s="6">
-        <v>66.2</v>
+        <v>69.4</v>
       </c>
       <c r="D50" s="6">
-        <v>69.1</v>
+        <v>71.0</v>
       </c>
       <c r="E50" s="6">
-        <v>69.4</v>
+        <v>71.7</v>
       </c>
       <c r="F50" s="6">
-        <v>71.0</v>
+        <v>44.0</v>
       </c>
       <c r="G50" s="6">
-        <v>71.7</v>
+        <v>38.7</v>
       </c>
       <c r="H50" s="6">
-        <v>44.0</v>
+        <v>38.3</v>
       </c>
       <c r="I50" s="6">
-        <v>38.7</v>
+        <v>33.2</v>
       </c>
       <c r="J50" s="6">
-        <v>38.3</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>11.6</v>
+        <v>11.0</v>
       </c>
       <c r="C51" s="6">
-        <v>11.0</v>
+        <v>10.6</v>
       </c>
       <c r="D51" s="6">
-        <v>11.0</v>
+        <v>10.2</v>
       </c>
       <c r="E51" s="6">
-        <v>10.6</v>
+        <v>9.1</v>
       </c>
       <c r="F51" s="6">
-        <v>10.2</v>
+        <v>1.8</v>
       </c>
       <c r="G51" s="6">
-        <v>9.1</v>
+        <v>39.4</v>
       </c>
       <c r="H51" s="6">
-        <v>1.8</v>
+        <v>128.7</v>
       </c>
       <c r="I51" s="6">
-        <v>39.4</v>
+        <v>125.8</v>
       </c>
       <c r="J51" s="6">
-        <v>128.7</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="C52" s="6">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="D52" s="6">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="E52" s="6">
         <v>0.6</v>
       </c>
       <c r="F52" s="6">
         <v>0.7</v>
       </c>
       <c r="G52" s="6">
-        <v>0.6</v>
+        <v>6.9</v>
       </c>
       <c r="H52" s="6">
-        <v>0.7</v>
+        <v>22.3</v>
       </c>
       <c r="I52" s="6">
-        <v>6.9</v>
+        <v>20.2</v>
       </c>
       <c r="J52" s="6">
-        <v>22.3</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>11.3</v>
+        <v>10.6</v>
       </c>
       <c r="C53" s="6">
-        <v>10.6</v>
+        <v>10.0</v>
       </c>
       <c r="D53" s="6">
-        <v>10.6</v>
+        <v>9.5</v>
       </c>
       <c r="E53" s="6">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
       <c r="F53" s="6">
-        <v>9.5</v>
+        <v>1.1</v>
       </c>
       <c r="G53" s="6">
-        <v>8.5</v>
+        <v>32.4</v>
       </c>
       <c r="H53" s="6">
-        <v>1.1</v>
+        <v>106.4</v>
       </c>
       <c r="I53" s="6">
-        <v>32.4</v>
+        <v>105.6</v>
       </c>
       <c r="J53" s="6">
-        <v>106.4</v>
+        <v>86.5</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>11.3</v>
+        <v>9.7</v>
       </c>
       <c r="C54" s="6">
-        <v>10.2</v>
+        <v>9.1</v>
       </c>
       <c r="D54" s="6">
-        <v>9.7</v>
+        <v>8.6</v>
       </c>
       <c r="E54" s="6">
-        <v>9.1</v>
+        <v>7.1</v>
       </c>
       <c r="F54" s="6">
-        <v>8.6</v>
+        <v>0.0</v>
       </c>
       <c r="G54" s="6">
-        <v>7.1</v>
+        <v>26.1</v>
       </c>
       <c r="H54" s="6">
-        <v>0.0</v>
+        <v>89.5</v>
       </c>
       <c r="I54" s="6">
-        <v>26.1</v>
+        <v>89.9</v>
       </c>
       <c r="J54" s="6">
-        <v>89.5</v>
+        <v>74.8</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="C55" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D55" s="6">
         <v>1.2</v>
       </c>
-      <c r="C55" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="6">
-        <v>1.1</v>
+        <v>2.6</v>
       </c>
       <c r="F55" s="6">
-        <v>1.2</v>
+        <v>2.7</v>
       </c>
       <c r="G55" s="6">
-        <v>2.6</v>
+        <v>35.1</v>
       </c>
       <c r="H55" s="6">
-        <v>2.7</v>
+        <v>558.3</v>
       </c>
       <c r="I55" s="6">
-        <v>35.1</v>
+        <v>547.4</v>
       </c>
       <c r="J55" s="6">
-        <v>558.3</v>
+        <v>812.3</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
         <v>0.0</v>
       </c>
       <c r="C56" s="6">
         <v>0.0</v>
       </c>
       <c r="D56" s="6">
         <v>0.0</v>
       </c>
       <c r="E56" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="F56" s="6">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="G56" s="6">
-        <v>0.5</v>
+        <v>3.1</v>
       </c>
       <c r="H56" s="6">
-        <v>0.6</v>
+        <v>15.2</v>
       </c>
       <c r="I56" s="6">
-        <v>3.1</v>
+        <v>14.8</v>
       </c>
       <c r="J56" s="6">
-        <v>15.2</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="C57" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D57" s="6">
         <v>1.2</v>
       </c>
-      <c r="C57" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="6">
-        <v>1.1</v>
+        <v>2.1</v>
       </c>
       <c r="F57" s="6">
-        <v>1.2</v>
+        <v>2.1</v>
       </c>
       <c r="G57" s="6">
-        <v>2.1</v>
+        <v>32.0</v>
       </c>
       <c r="H57" s="6">
-        <v>2.1</v>
+        <v>543.1</v>
       </c>
       <c r="I57" s="6">
-        <v>32.0</v>
+        <v>532.5</v>
       </c>
       <c r="J57" s="6">
-        <v>543.1</v>
+        <v>787.6</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="C58" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="D58" s="6">
         <v>0.9</v>
       </c>
-      <c r="C58" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="6">
-        <v>0.8</v>
+        <v>1.7</v>
       </c>
       <c r="F58" s="6">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="G58" s="6">
-        <v>1.7</v>
+        <v>23.6</v>
       </c>
       <c r="H58" s="6">
-        <v>1.6</v>
+        <v>462.3</v>
       </c>
       <c r="I58" s="6">
-        <v>23.6</v>
+        <v>455.4</v>
       </c>
       <c r="J58" s="6">
-        <v>462.3</v>
+        <v>678.1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Listed shares</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>90.4</v>
+        <v>91.5</v>
       </c>
       <c r="C59" s="6">
-        <v>88.6</v>
+        <v>91.4</v>
       </c>
       <c r="D59" s="6">
-        <v>91.5</v>
+        <v>94.3</v>
       </c>
       <c r="E59" s="6">
-        <v>91.4</v>
+        <v>96.6</v>
       </c>
       <c r="F59" s="6">
-        <v>94.3</v>
+        <v>60.1</v>
       </c>
       <c r="G59" s="6">
-        <v>96.6</v>
+        <v>124.0</v>
       </c>
       <c r="H59" s="6">
-        <v>60.1</v>
+        <v>736.4</v>
       </c>
       <c r="I59" s="6">
-        <v>124.0</v>
+        <v>716.8</v>
       </c>
       <c r="J59" s="6">
-        <v>736.4</v>
+        <v>957.2</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-listed shares</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
         <v>0.0</v>
       </c>
       <c r="C60" s="6">
         <v>0.0</v>
       </c>
@@ -3483,660 +3483,660 @@
       <c r="I61" s="6">
         <v>0.0</v>
       </c>
       <c r="J61" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>5889.6</v>
+        <v>7001.5</v>
       </c>
       <c r="C62" s="6">
-        <v>6635.3</v>
+        <v>7298.8</v>
       </c>
       <c r="D62" s="6">
-        <v>7001.5</v>
+        <v>7842.6</v>
       </c>
       <c r="E62" s="6">
-        <v>7298.8</v>
+        <v>7631.7</v>
       </c>
       <c r="F62" s="6">
-        <v>7842.6</v>
+        <v>8191.1</v>
       </c>
       <c r="G62" s="6">
-        <v>7631.7</v>
+        <v>8861.9</v>
       </c>
       <c r="H62" s="6">
-        <v>8191.1</v>
+        <v>8839.4</v>
       </c>
       <c r="I62" s="6">
-        <v>8861.9</v>
+        <v>7687.7</v>
       </c>
       <c r="J62" s="6">
-        <v>8839.4</v>
+        <v>5153.5</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>12.3</v>
+        <v>10.3</v>
       </c>
       <c r="C63" s="6">
-        <v>10.2</v>
+        <v>10.4</v>
       </c>
       <c r="D63" s="6">
-        <v>10.3</v>
+        <v>0.0</v>
       </c>
       <c r="E63" s="6">
-        <v>10.4</v>
+        <v>0.0</v>
       </c>
       <c r="F63" s="6">
         <v>0.0</v>
       </c>
       <c r="G63" s="6">
         <v>0.0</v>
       </c>
       <c r="H63" s="6">
         <v>0.0</v>
       </c>
       <c r="I63" s="6">
-        <v>0.0</v>
+        <v>97.9</v>
       </c>
       <c r="J63" s="6">
-        <v>0.0</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>5877.4</v>
+        <v>6991.2</v>
       </c>
       <c r="C64" s="6">
-        <v>6625.1</v>
+        <v>7288.4</v>
       </c>
       <c r="D64" s="6">
-        <v>6991.2</v>
+        <v>7842.6</v>
       </c>
       <c r="E64" s="6">
-        <v>7288.4</v>
+        <v>7631.7</v>
       </c>
       <c r="F64" s="6">
-        <v>7842.6</v>
+        <v>8191.1</v>
       </c>
       <c r="G64" s="6">
-        <v>7631.7</v>
+        <v>8861.9</v>
       </c>
       <c r="H64" s="6">
-        <v>8191.1</v>
+        <v>8839.4</v>
       </c>
       <c r="I64" s="6">
-        <v>8861.9</v>
+        <v>7589.8</v>
       </c>
       <c r="J64" s="6">
-        <v>8839.4</v>
+        <v>5116.1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>125.3</v>
+        <v>142.5</v>
       </c>
       <c r="C65" s="6">
-        <v>137.6</v>
+        <v>145.5</v>
       </c>
       <c r="D65" s="6">
-        <v>142.5</v>
+        <v>161.7</v>
       </c>
       <c r="E65" s="6">
-        <v>145.5</v>
+        <v>170.6</v>
       </c>
       <c r="F65" s="6">
-        <v>161.7</v>
+        <v>171.0</v>
       </c>
       <c r="G65" s="6">
-        <v>170.6</v>
+        <v>172.5</v>
       </c>
       <c r="H65" s="6">
-        <v>171.0</v>
+        <v>182.0</v>
       </c>
       <c r="I65" s="6">
-        <v>172.5</v>
+        <v>201.2</v>
       </c>
       <c r="J65" s="6">
-        <v>182.0</v>
+        <v>195.5</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>5642.3</v>
+        <v>6720.9</v>
       </c>
       <c r="C66" s="6">
-        <v>6364.9</v>
+        <v>7013.8</v>
       </c>
       <c r="D66" s="6">
-        <v>6720.9</v>
+        <v>7540.1</v>
       </c>
       <c r="E66" s="6">
-        <v>7013.8</v>
+        <v>7322.6</v>
       </c>
       <c r="F66" s="6">
-        <v>7540.1</v>
+        <v>7871.7</v>
       </c>
       <c r="G66" s="6">
-        <v>7322.6</v>
+        <v>8528.4</v>
       </c>
       <c r="H66" s="6">
-        <v>7871.7</v>
+        <v>8485.8</v>
       </c>
       <c r="I66" s="6">
-        <v>8528.4</v>
+        <v>7473.7</v>
       </c>
       <c r="J66" s="6">
-        <v>8485.8</v>
+        <v>4946.3</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>122.1</v>
+        <v>138.1</v>
       </c>
       <c r="C67" s="6">
-        <v>132.9</v>
+        <v>139.5</v>
       </c>
       <c r="D67" s="6">
-        <v>138.1</v>
+        <v>140.8</v>
       </c>
       <c r="E67" s="6">
-        <v>139.5</v>
+        <v>138.6</v>
       </c>
       <c r="F67" s="6">
-        <v>140.8</v>
+        <v>148.3</v>
       </c>
       <c r="G67" s="6">
-        <v>138.6</v>
+        <v>161.0</v>
       </c>
       <c r="H67" s="6">
-        <v>148.3</v>
+        <v>171.6</v>
       </c>
       <c r="I67" s="6">
-        <v>161.0</v>
+        <v>12.8</v>
       </c>
       <c r="J67" s="6">
-        <v>171.6</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>5170.4</v>
+        <v>6058.1</v>
       </c>
       <c r="C68" s="6">
-        <v>5740.9</v>
+        <v>6288.2</v>
       </c>
       <c r="D68" s="6">
-        <v>6058.1</v>
+        <v>6721.7</v>
       </c>
       <c r="E68" s="6">
-        <v>6288.2</v>
+        <v>6389.9</v>
       </c>
       <c r="F68" s="6">
-        <v>6721.7</v>
+        <v>7000.5</v>
       </c>
       <c r="G68" s="6">
-        <v>6389.9</v>
+        <v>7224.7</v>
       </c>
       <c r="H68" s="6">
-        <v>7000.5</v>
+        <v>7032.4</v>
       </c>
       <c r="I68" s="6">
-        <v>7224.7</v>
+        <v>6244.7</v>
       </c>
       <c r="J68" s="6">
-        <v>7032.4</v>
+        <v>3955.1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Bond funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>336.6</v>
+        <v>511.9</v>
       </c>
       <c r="C69" s="6">
-        <v>479.9</v>
+        <v>566.1</v>
       </c>
       <c r="D69" s="6">
-        <v>511.9</v>
+        <v>656.5</v>
       </c>
       <c r="E69" s="6">
-        <v>566.1</v>
+        <v>757.5</v>
       </c>
       <c r="F69" s="6">
-        <v>656.5</v>
+        <v>704.6</v>
       </c>
       <c r="G69" s="6">
-        <v>757.5</v>
+        <v>762.0</v>
       </c>
       <c r="H69" s="6">
-        <v>704.6</v>
+        <v>801.7</v>
       </c>
       <c r="I69" s="6">
-        <v>762.0</v>
+        <v>755.5</v>
       </c>
       <c r="J69" s="6">
-        <v>801.7</v>
+        <v>577.2</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Mixed funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>8.6</v>
+        <v>11.1</v>
       </c>
       <c r="C70" s="6">
-        <v>11.2</v>
+        <v>11.3</v>
       </c>
       <c r="D70" s="6">
-        <v>11.1</v>
+        <v>11.4</v>
       </c>
       <c r="E70" s="6">
-        <v>11.3</v>
+        <v>5.9</v>
       </c>
       <c r="F70" s="6">
-        <v>11.4</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="6">
-        <v>5.9</v>
+        <v>0.0</v>
       </c>
       <c r="H70" s="6">
         <v>0.0</v>
       </c>
       <c r="I70" s="6">
-        <v>0.0</v>
+        <v>1.7</v>
       </c>
       <c r="J70" s="6">
-        <v>0.0</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Real estate funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>101.3</v>
+        <v>101.8</v>
       </c>
       <c r="C71" s="6">
-        <v>101.5</v>
+        <v>103.0</v>
       </c>
       <c r="D71" s="6">
-        <v>101.8</v>
+        <v>106.9</v>
       </c>
       <c r="E71" s="6">
-        <v>103.0</v>
+        <v>111.1</v>
       </c>
       <c r="F71" s="6">
+        <v>107.9</v>
+      </c>
+      <c r="G71" s="6">
         <v>106.9</v>
       </c>
-      <c r="G71" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="H71" s="6">
-        <v>107.9</v>
+        <v>112.0</v>
       </c>
       <c r="I71" s="6">
-        <v>106.9</v>
+        <v>151.5</v>
       </c>
       <c r="J71" s="6">
-        <v>112.0</v>
+        <v>141.3</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Hedge funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
         <v>0.0</v>
       </c>
       <c r="C72" s="6">
         <v>0.0</v>
       </c>
       <c r="D72" s="6">
         <v>0.0</v>
       </c>
       <c r="E72" s="6">
         <v>0.0</v>
       </c>
       <c r="F72" s="6">
         <v>0.0</v>
       </c>
       <c r="G72" s="6">
         <v>0.0</v>
       </c>
       <c r="H72" s="6">
-        <v>0.0</v>
+        <v>101.6</v>
       </c>
       <c r="I72" s="6">
-        <v>0.0</v>
+        <v>62.7</v>
       </c>
       <c r="J72" s="6">
-        <v>101.6</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>260.5</v>
+        <v>308.3</v>
       </c>
       <c r="C73" s="6">
-        <v>291.6</v>
+        <v>319.9</v>
       </c>
       <c r="D73" s="6">
-        <v>308.3</v>
+        <v>346.1</v>
       </c>
       <c r="E73" s="6">
-        <v>319.9</v>
+        <v>367.3</v>
       </c>
       <c r="F73" s="6">
-        <v>346.1</v>
+        <v>378.0</v>
       </c>
       <c r="G73" s="6">
-        <v>367.3</v>
+        <v>768.3</v>
       </c>
       <c r="H73" s="6">
-        <v>378.0</v>
+        <v>791.8</v>
       </c>
       <c r="I73" s="6">
-        <v>768.3</v>
+        <v>373.7</v>
       </c>
       <c r="J73" s="6">
-        <v>791.8</v>
+        <v>388.9</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C74" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="D74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E74" s="6">
         <v>0.2</v>
       </c>
-      <c r="C74" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="G74" s="6">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="H74" s="6">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="I74" s="6">
         <v>0.0</v>
       </c>
       <c r="J74" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="C75" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="D75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E75" s="6">
         <v>0.2</v>
       </c>
-      <c r="C75" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="G75" s="6">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="H75" s="6">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="I75" s="6">
         <v>0.0</v>
       </c>
       <c r="J75" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
         <v>0.0</v>
       </c>
       <c r="C76" s="6">
         <v>0.0</v>
       </c>
@@ -4203,120 +4203,120 @@
       <c r="I77" s="6">
         <v>0.0</v>
       </c>
       <c r="J77" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining assets</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>22.3</v>
+        <v>38.9</v>
       </c>
       <c r="C78" s="6">
-        <v>28.2</v>
+        <v>5.7</v>
       </c>
       <c r="D78" s="6">
-        <v>38.9</v>
+        <v>31.8</v>
       </c>
       <c r="E78" s="6">
-        <v>5.7</v>
+        <v>5.0</v>
       </c>
       <c r="F78" s="6">
-        <v>31.8</v>
+        <v>4.5</v>
       </c>
       <c r="G78" s="6">
-        <v>5.0</v>
+        <v>16.1</v>
       </c>
       <c r="H78" s="6">
-        <v>4.5</v>
+        <v>13.1</v>
       </c>
       <c r="I78" s="6">
-        <v>16.1</v>
+        <v>211.8</v>
       </c>
       <c r="J78" s="6">
-        <v>13.1</v>
+        <v>283.8</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">LIABILITIES</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>7430.5</v>
+        <v>8622.0</v>
       </c>
       <c r="C79" s="6">
-        <v>8154.9</v>
+        <v>9000.9</v>
       </c>
       <c r="D79" s="6">
-        <v>8622.0</v>
+        <v>9553.9</v>
       </c>
       <c r="E79" s="6">
-        <v>9000.9</v>
+        <v>9313.2</v>
       </c>
       <c r="F79" s="6">
-        <v>9553.9</v>
+        <v>9845.0</v>
       </c>
       <c r="G79" s="6">
-        <v>9313.2</v>
+        <v>10563.4</v>
       </c>
       <c r="H79" s="6">
-        <v>9845.0</v>
+        <v>11155.9</v>
       </c>
       <c r="I79" s="6">
-        <v>10563.4</v>
+        <v>10809.6</v>
       </c>
       <c r="J79" s="6">
-        <v>11155.9</v>
+        <v>7439.8</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Loans received</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
         <v>0.0</v>
       </c>
       <c r="C80" s="6">
         <v>0.0</v>
       </c>
@@ -4338,165 +4338,165 @@
       <c r="I80" s="6">
         <v>0.0</v>
       </c>
       <c r="J80" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension entitlements</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>7420.3</v>
+        <v>8559.7</v>
       </c>
       <c r="C81" s="6">
-        <v>8128.3</v>
+        <v>8913.0</v>
       </c>
       <c r="D81" s="6">
-        <v>8559.7</v>
+        <v>9530.7</v>
       </c>
       <c r="E81" s="6">
-        <v>8913.0</v>
+        <v>9298.0</v>
       </c>
       <c r="F81" s="6">
-        <v>9530.7</v>
+        <v>9814.7</v>
       </c>
       <c r="G81" s="6">
-        <v>9298.0</v>
+        <v>10538.7</v>
       </c>
       <c r="H81" s="6">
-        <v>9814.7</v>
+        <v>11136.9</v>
       </c>
       <c r="I81" s="6">
-        <v>10538.7</v>
+        <v>10741.6</v>
       </c>
       <c r="J81" s="6">
-        <v>11136.9</v>
+        <v>7419.2</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="C82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D82" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="E82" s="6">
         <v>0.1</v>
       </c>
-      <c r="D82" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I82" s="6">
         <v>0.2</v>
       </c>
-      <c r="G82" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J82" s="6">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="C83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D83" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="E83" s="6">
         <v>0.1</v>
       </c>
-      <c r="D83" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I83" s="6">
         <v>0.2</v>
       </c>
-      <c r="G83" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J83" s="6">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
         <v>0.0</v>
       </c>
       <c r="C84" s="6">
         <v>0.0</v>
       </c>
@@ -4563,75 +4563,75 @@
       <c r="I85" s="6">
         <v>0.0</v>
       </c>
       <c r="J85" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining liabilities</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>10.2</v>
+        <v>62.2</v>
       </c>
       <c r="C86" s="6">
-        <v>26.5</v>
+        <v>87.9</v>
       </c>
       <c r="D86" s="6">
-        <v>62.2</v>
+        <v>23.0</v>
       </c>
       <c r="E86" s="6">
-        <v>87.9</v>
+        <v>15.2</v>
       </c>
       <c r="F86" s="6">
-        <v>23.0</v>
+        <v>30.3</v>
       </c>
       <c r="G86" s="6">
-        <v>15.2</v>
+        <v>24.7</v>
       </c>
       <c r="H86" s="6">
-        <v>30.3</v>
+        <v>19.0</v>
       </c>
       <c r="I86" s="6">
-        <v>24.7</v>
+        <v>67.8</v>
       </c>
       <c r="J86" s="6">
-        <v>19.0</v>
+        <v>20.3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B11:J11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>