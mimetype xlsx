--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -55,65 +55,51 @@
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Collection indicator</t>
   </si>
   <si>
     <t>end of period</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2026-07-27 11:43:43</t>
-[...13 lines deleted...]
-    </r>
+    <t>2026-10-21 10:00:00</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q3/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +167,64 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q1/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q3/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ASSETS</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1172,361 +1172,361 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3"/>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2025</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2026</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2026</t>
+            <t xml:space="preserve">Q3/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ASSETS</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>151.2</v>
+        <v>169.4</v>
       </c>
       <c r="C14" s="6">
-        <v>169.4</v>
+        <v>191.1</v>
       </c>
       <c r="D14" s="6">
-        <v>191.1</v>
+        <v>197.4</v>
       </c>
       <c r="E14" s="6">
-        <v>197.4</v>
+        <v>223.2</v>
       </c>
       <c r="F14" s="6">
-        <v>223.2</v>
+        <v>256.7</v>
       </c>
       <c r="G14" s="6">
-        <v>256.7</v>
+        <v>365.8</v>
       </c>
       <c r="H14" s="6">
-        <v>365.8</v>
+        <v>297.0</v>
       </c>
       <c r="I14" s="6">
-        <v>297.0</v>
+        <v>202.0</v>
       </c>
       <c r="J14" s="6">
-        <v>202.0</v>
+        <v>183.9</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Currency and deposits</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>8.1</v>
+        <v>5.8</v>
       </c>
       <c r="C15" s="6">
-        <v>5.8</v>
+        <v>9.4</v>
       </c>
       <c r="D15" s="6">
-        <v>9.4</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="6">
-        <v>5.0</v>
+        <v>11.9</v>
       </c>
       <c r="F15" s="6">
-        <v>11.9</v>
+        <v>10.7</v>
       </c>
       <c r="G15" s="6">
-        <v>10.7</v>
+        <v>21.3</v>
       </c>
       <c r="H15" s="6">
-        <v>21.3</v>
+        <v>33.1</v>
       </c>
       <c r="I15" s="6">
-        <v>33.1</v>
+        <v>6.6</v>
       </c>
       <c r="J15" s="6">
-        <v>6.6</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits with agreed maturity</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>4.0</v>
+        <v>1.4</v>
       </c>
       <c r="C16" s="6">
-        <v>1.4</v>
+        <v>3.5</v>
       </c>
       <c r="D16" s="6">
-        <v>3.5</v>
+        <v>1.2</v>
       </c>
       <c r="E16" s="6">
-        <v>1.2</v>
+        <v>5.6</v>
       </c>
       <c r="F16" s="6">
-        <v>5.6</v>
+        <v>4.1</v>
       </c>
       <c r="G16" s="6">
-        <v>4.1</v>
+        <v>10.5</v>
       </c>
       <c r="H16" s="6">
-        <v>10.5</v>
+        <v>13.9</v>
       </c>
       <c r="I16" s="6">
-        <v>13.9</v>
+        <v>0.2</v>
       </c>
       <c r="J16" s="6">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>4.0</v>
+        <v>1.4</v>
       </c>
       <c r="C17" s="6">
-        <v>1.4</v>
+        <v>3.5</v>
       </c>
       <c r="D17" s="6">
-        <v>3.5</v>
+        <v>1.2</v>
       </c>
       <c r="E17" s="6">
-        <v>1.2</v>
+        <v>5.6</v>
       </c>
       <c r="F17" s="6">
-        <v>5.6</v>
+        <v>4.1</v>
       </c>
       <c r="G17" s="6">
-        <v>4.1</v>
+        <v>10.5</v>
       </c>
       <c r="H17" s="6">
-        <v>10.5</v>
+        <v>13.9</v>
       </c>
       <c r="I17" s="6">
-        <v>13.9</v>
+        <v>0.2</v>
       </c>
       <c r="J17" s="6">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
         <v>0.0</v>
       </c>
       <c r="C18" s="6">
         <v>0.0</v>
       </c>
@@ -1593,120 +1593,120 @@
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits without agreed maturity</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>4.1</v>
+        <v>4.4</v>
       </c>
       <c r="C20" s="6">
-        <v>4.4</v>
+        <v>5.9</v>
       </c>
       <c r="D20" s="6">
-        <v>5.9</v>
+        <v>3.8</v>
       </c>
       <c r="E20" s="6">
-        <v>3.8</v>
+        <v>6.3</v>
       </c>
       <c r="F20" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="G20" s="6">
+        <v>10.8</v>
+      </c>
+      <c r="H20" s="6">
+        <v>19.1</v>
+      </c>
+      <c r="I20" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="J20" s="6">
         <v>6.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>6.4</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>4.0</v>
+        <v>4.4</v>
       </c>
       <c r="C21" s="6">
-        <v>4.4</v>
+        <v>5.9</v>
       </c>
       <c r="D21" s="6">
-        <v>5.9</v>
+        <v>3.8</v>
       </c>
       <c r="E21" s="6">
-        <v>3.8</v>
+        <v>6.3</v>
       </c>
       <c r="F21" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="G21" s="6">
+        <v>10.8</v>
+      </c>
+      <c r="H21" s="6">
+        <v>19.1</v>
+      </c>
+      <c r="I21" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="J21" s="6">
         <v>6.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>6.4</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6">
         <v>0.0</v>
       </c>
@@ -1773,1098 +1773,1098 @@
       <c r="I23" s="6">
         <v>0.0</v>
       </c>
       <c r="J23" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>88.0</v>
+        <v>97.9</v>
       </c>
       <c r="C24" s="6">
-        <v>97.9</v>
+        <v>105.9</v>
       </c>
       <c r="D24" s="6">
-        <v>105.9</v>
+        <v>110.0</v>
       </c>
       <c r="E24" s="6">
-        <v>110.0</v>
+        <v>119.5</v>
       </c>
       <c r="F24" s="6">
-        <v>119.5</v>
+        <v>129.8</v>
       </c>
       <c r="G24" s="6">
-        <v>129.8</v>
+        <v>154.7</v>
       </c>
       <c r="H24" s="6">
-        <v>154.7</v>
+        <v>127.2</v>
       </c>
       <c r="I24" s="6">
-        <v>127.2</v>
+        <v>99.0</v>
       </c>
       <c r="J24" s="6">
-        <v>99.0</v>
+        <v>90.1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Up to 1 year</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="C25" s="6">
-        <v>3.9</v>
+        <v>2.5</v>
       </c>
       <c r="D25" s="6">
-        <v>2.5</v>
+        <v>0.7</v>
       </c>
       <c r="E25" s="6">
-        <v>0.7</v>
+        <v>1.7</v>
       </c>
       <c r="F25" s="6">
-        <v>1.7</v>
+        <v>5.0</v>
       </c>
       <c r="G25" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="H25" s="6">
         <v>5.0</v>
       </c>
-      <c r="H25" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="6">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="J25" s="6">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Over 1 year and up to 2 years</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="C26" s="6">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="D26" s="6">
         <v>1.3</v>
       </c>
       <c r="E26" s="6">
         <v>1.3</v>
       </c>
       <c r="F26" s="6">
         <v>1.3</v>
       </c>
       <c r="G26" s="6">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="H26" s="6">
         <v>1.2</v>
       </c>
       <c r="I26" s="6">
         <v>1.2</v>
       </c>
       <c r="J26" s="6">
-        <v>1.2</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Over 2 years</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>84.2</v>
+        <v>93.8</v>
       </c>
       <c r="C27" s="6">
-        <v>93.8</v>
+        <v>102.1</v>
       </c>
       <c r="D27" s="6">
-        <v>102.1</v>
+        <v>108.1</v>
       </c>
       <c r="E27" s="6">
-        <v>108.1</v>
+        <v>116.5</v>
       </c>
       <c r="F27" s="6">
-        <v>116.5</v>
+        <v>123.6</v>
       </c>
       <c r="G27" s="6">
-        <v>123.6</v>
+        <v>137.7</v>
       </c>
       <c r="H27" s="6">
-        <v>137.7</v>
+        <v>121.0</v>
       </c>
       <c r="I27" s="6">
-        <v>121.0</v>
+        <v>91.8</v>
       </c>
       <c r="J27" s="6">
-        <v>91.8</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>37.8</v>
+        <v>40.3</v>
       </c>
       <c r="C28" s="6">
-        <v>40.3</v>
+        <v>41.0</v>
       </c>
       <c r="D28" s="6">
-        <v>41.0</v>
+        <v>43.1</v>
       </c>
       <c r="E28" s="6">
-        <v>43.1</v>
+        <v>43.7</v>
       </c>
       <c r="F28" s="6">
-        <v>43.7</v>
+        <v>47.4</v>
       </c>
       <c r="G28" s="6">
-        <v>47.4</v>
+        <v>41.9</v>
       </c>
       <c r="H28" s="6">
-        <v>41.9</v>
+        <v>30.4</v>
       </c>
       <c r="I28" s="6">
-        <v>30.4</v>
+        <v>28.4</v>
       </c>
       <c r="J28" s="6">
-        <v>28.4</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="C29" s="6">
-        <v>2.6</v>
+        <v>0.9</v>
       </c>
       <c r="D29" s="6">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="E29" s="6">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="F29" s="6">
         <v>1.2</v>
       </c>
       <c r="G29" s="6">
         <v>1.2</v>
       </c>
       <c r="H29" s="6">
         <v>1.2</v>
       </c>
       <c r="I29" s="6">
         <v>1.2</v>
       </c>
       <c r="J29" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>35.7</v>
+        <v>37.7</v>
       </c>
       <c r="C30" s="6">
-        <v>37.7</v>
+        <v>40.0</v>
       </c>
       <c r="D30" s="6">
-        <v>40.0</v>
+        <v>42.0</v>
       </c>
       <c r="E30" s="6">
-        <v>42.0</v>
+        <v>42.5</v>
       </c>
       <c r="F30" s="6">
-        <v>42.5</v>
+        <v>46.2</v>
       </c>
       <c r="G30" s="6">
-        <v>46.2</v>
+        <v>40.7</v>
       </c>
       <c r="H30" s="6">
-        <v>40.7</v>
+        <v>29.2</v>
       </c>
       <c r="I30" s="6">
-        <v>29.2</v>
+        <v>27.2</v>
       </c>
       <c r="J30" s="6">
-        <v>27.2</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>27.5</v>
+        <v>29.4</v>
       </c>
       <c r="C31" s="6">
-        <v>29.4</v>
+        <v>32.7</v>
       </c>
       <c r="D31" s="6">
-        <v>32.7</v>
+        <v>34.6</v>
       </c>
       <c r="E31" s="6">
-        <v>34.6</v>
+        <v>35.6</v>
       </c>
       <c r="F31" s="6">
-        <v>35.6</v>
+        <v>40.2</v>
       </c>
       <c r="G31" s="6">
-        <v>40.2</v>
+        <v>34.8</v>
       </c>
       <c r="H31" s="6">
-        <v>34.8</v>
+        <v>23.4</v>
       </c>
       <c r="I31" s="6">
-        <v>23.4</v>
+        <v>21.6</v>
       </c>
       <c r="J31" s="6">
-        <v>21.6</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
         <v>1.4</v>
       </c>
       <c r="C32" s="6">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="D32" s="6">
         <v>0.4</v>
       </c>
       <c r="E32" s="6">
         <v>0.4</v>
       </c>
       <c r="F32" s="6">
         <v>0.4</v>
       </c>
       <c r="G32" s="6">
-        <v>0.4</v>
+        <v>1.8</v>
       </c>
       <c r="H32" s="6">
         <v>1.8</v>
       </c>
       <c r="I32" s="6">
         <v>1.8</v>
       </c>
       <c r="J32" s="6">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>5.9</v>
+        <v>6.1</v>
       </c>
       <c r="C33" s="6">
         <v>6.1</v>
       </c>
       <c r="D33" s="6">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
       <c r="E33" s="6">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="F33" s="6">
-        <v>6.3</v>
+        <v>5.3</v>
       </c>
       <c r="G33" s="6">
-        <v>5.3</v>
+        <v>3.9</v>
       </c>
       <c r="H33" s="6">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="I33" s="6">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="J33" s="6">
         <v>3.7</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>38.6</v>
+        <v>44.7</v>
       </c>
       <c r="C34" s="6">
-        <v>44.7</v>
+        <v>48.0</v>
       </c>
       <c r="D34" s="6">
-        <v>48.0</v>
+        <v>49.8</v>
       </c>
       <c r="E34" s="6">
-        <v>49.8</v>
+        <v>58.6</v>
       </c>
       <c r="F34" s="6">
-        <v>58.6</v>
+        <v>64.6</v>
       </c>
       <c r="G34" s="6">
-        <v>64.6</v>
+        <v>89.8</v>
       </c>
       <c r="H34" s="6">
-        <v>89.8</v>
+        <v>76.9</v>
       </c>
       <c r="I34" s="6">
-        <v>76.9</v>
+        <v>55.3</v>
       </c>
       <c r="J34" s="6">
-        <v>55.3</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="C35" s="6">
-        <v>2.0</v>
+        <v>2.1</v>
       </c>
       <c r="D35" s="6">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="E35" s="6">
         <v>1.8</v>
       </c>
       <c r="F35" s="6">
-        <v>1.8</v>
+        <v>1.0</v>
       </c>
       <c r="G35" s="6">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="H35" s="6">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
       <c r="I35" s="6">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="J35" s="6">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>35.6</v>
+        <v>42.7</v>
       </c>
       <c r="C36" s="6">
-        <v>42.7</v>
+        <v>45.9</v>
       </c>
       <c r="D36" s="6">
-        <v>45.9</v>
+        <v>48.0</v>
       </c>
       <c r="E36" s="6">
-        <v>48.0</v>
+        <v>56.8</v>
       </c>
       <c r="F36" s="6">
-        <v>56.8</v>
+        <v>63.5</v>
       </c>
       <c r="G36" s="6">
-        <v>63.5</v>
+        <v>88.9</v>
       </c>
       <c r="H36" s="6">
-        <v>88.9</v>
+        <v>76.3</v>
       </c>
       <c r="I36" s="6">
-        <v>76.3</v>
+        <v>55.1</v>
       </c>
       <c r="J36" s="6">
-        <v>55.1</v>
+        <v>48.2</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>31.9</v>
+        <v>38.8</v>
       </c>
       <c r="C37" s="6">
-        <v>38.8</v>
+        <v>40.1</v>
       </c>
       <c r="D37" s="6">
-        <v>40.1</v>
+        <v>40.8</v>
       </c>
       <c r="E37" s="6">
-        <v>40.8</v>
+        <v>48.2</v>
       </c>
       <c r="F37" s="6">
-        <v>48.2</v>
+        <v>54.5</v>
       </c>
       <c r="G37" s="6">
-        <v>54.5</v>
+        <v>78.8</v>
       </c>
       <c r="H37" s="6">
-        <v>78.8</v>
+        <v>69.3</v>
       </c>
       <c r="I37" s="6">
-        <v>69.3</v>
+        <v>47.9</v>
       </c>
       <c r="J37" s="6">
-        <v>47.9</v>
+        <v>41.1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="C38" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="D38" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="E38" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="F38" s="6">
         <v>1.6</v>
       </c>
-      <c r="C38" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="G38" s="6">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="H38" s="6">
         <v>1.7</v>
       </c>
       <c r="I38" s="6">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="J38" s="6">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>2.1</v>
+        <v>3.2</v>
       </c>
       <c r="C39" s="6">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="D39" s="6">
-        <v>3.1</v>
+        <v>4.5</v>
       </c>
       <c r="E39" s="6">
-        <v>4.5</v>
+        <v>7.1</v>
       </c>
       <c r="F39" s="6">
-        <v>7.1</v>
+        <v>7.4</v>
       </c>
       <c r="G39" s="6">
-        <v>7.4</v>
+        <v>8.4</v>
       </c>
       <c r="H39" s="6">
-        <v>8.4</v>
+        <v>5.3</v>
       </c>
       <c r="I39" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="J39" s="6">
         <v>5.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>11.6</v>
+        <v>12.9</v>
       </c>
       <c r="C40" s="6">
-        <v>12.9</v>
+        <v>16.9</v>
       </c>
       <c r="D40" s="6">
-        <v>16.9</v>
+        <v>17.1</v>
       </c>
       <c r="E40" s="6">
-        <v>17.1</v>
+        <v>17.2</v>
       </c>
       <c r="F40" s="6">
-        <v>17.2</v>
+        <v>17.9</v>
       </c>
       <c r="G40" s="6">
-        <v>17.9</v>
+        <v>23.0</v>
       </c>
       <c r="H40" s="6">
-        <v>23.0</v>
+        <v>19.9</v>
       </c>
       <c r="I40" s="6">
-        <v>19.9</v>
+        <v>15.3</v>
       </c>
       <c r="J40" s="6">
-        <v>15.3</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="C41" s="6">
-        <v>1.1</v>
+        <v>2.1</v>
       </c>
       <c r="D41" s="6">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="E41" s="6">
         <v>1.8</v>
       </c>
       <c r="F41" s="6">
-        <v>1.8</v>
+        <v>2.0</v>
       </c>
       <c r="G41" s="6">
-        <v>2.0</v>
+        <v>2.1</v>
       </c>
       <c r="H41" s="6">
-        <v>2.1</v>
+        <v>0.6</v>
       </c>
       <c r="I41" s="6">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="J41" s="6">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>11.0</v>
+        <v>11.8</v>
       </c>
       <c r="C42" s="6">
-        <v>11.8</v>
+        <v>14.8</v>
       </c>
       <c r="D42" s="6">
-        <v>14.8</v>
+        <v>15.3</v>
       </c>
       <c r="E42" s="6">
         <v>15.3</v>
       </c>
       <c r="F42" s="6">
-        <v>15.3</v>
+        <v>15.9</v>
       </c>
       <c r="G42" s="6">
-        <v>15.9</v>
+        <v>20.9</v>
       </c>
       <c r="H42" s="6">
-        <v>20.9</v>
+        <v>19.4</v>
       </c>
       <c r="I42" s="6">
-        <v>19.4</v>
+        <v>14.8</v>
       </c>
       <c r="J42" s="6">
-        <v>14.8</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">General government</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>10.6</v>
+        <v>11.3</v>
       </c>
       <c r="C43" s="6">
-        <v>11.3</v>
+        <v>14.0</v>
       </c>
       <c r="D43" s="6">
-        <v>14.0</v>
+        <v>13.1</v>
       </c>
       <c r="E43" s="6">
-        <v>13.1</v>
+        <v>12.6</v>
       </c>
       <c r="F43" s="6">
-        <v>12.6</v>
+        <v>13.2</v>
       </c>
       <c r="G43" s="6">
+        <v>17.9</v>
+      </c>
+      <c r="H43" s="6">
+        <v>18.5</v>
+      </c>
+      <c r="I43" s="6">
+        <v>14.2</v>
+      </c>
+      <c r="J43" s="6">
         <v>13.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>14.2</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial intermediaries, financial auxiliaries, captive financial institutions and money lenders</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
         <v>0.1</v>
       </c>
       <c r="C44" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="D44" s="6">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="E44" s="6">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F44" s="6">
         <v>0.4</v>
       </c>
       <c r="G44" s="6">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H44" s="6">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="I44" s="6">
         <v>0.0</v>
       </c>
       <c r="J44" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
         <v>0.4</v>
       </c>
       <c r="C45" s="6">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="D45" s="6">
-        <v>0.8</v>
+        <v>1.9</v>
       </c>
       <c r="E45" s="6">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="F45" s="6">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="G45" s="6">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="H45" s="6">
-        <v>2.6</v>
+        <v>0.7</v>
       </c>
       <c r="I45" s="6">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="J45" s="6">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
         <v>0.2</v>
       </c>
       <c r="C46" s="6">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D46" s="6">
         <v>0.1</v>
       </c>
       <c r="E46" s="6">
         <v>0.1</v>
       </c>
       <c r="F46" s="6">
-        <v>0.1</v>
+        <v>1.7</v>
       </c>
       <c r="G46" s="6">
-        <v>1.7</v>
+        <v>9.1</v>
       </c>
       <c r="H46" s="6">
-        <v>9.1</v>
+        <v>8.9</v>
       </c>
       <c r="I46" s="6">
-        <v>8.9</v>
+        <v>10.3</v>
       </c>
       <c r="J46" s="6">
-        <v>10.3</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
         <v>0.1</v>
       </c>
       <c r="C47" s="6">
         <v>0.1</v>
       </c>
       <c r="D47" s="6">
         <v>0.1</v>
       </c>
       <c r="E47" s="6">
         <v>0.1</v>
       </c>
       <c r="F47" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="G47" s="6">
         <v>0.0</v>
       </c>
       <c r="H47" s="6">
         <v>0.0</v>
       </c>
       <c r="I47" s="6">
         <v>0.0</v>
       </c>
       <c r="J47" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -2910,513 +2910,513 @@
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
         <v>0.1</v>
       </c>
       <c r="C49" s="6">
         <v>0.1</v>
       </c>
       <c r="D49" s="6">
         <v>0.1</v>
       </c>
       <c r="E49" s="6">
         <v>0.1</v>
       </c>
       <c r="F49" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="G49" s="6">
         <v>0.0</v>
       </c>
       <c r="H49" s="6">
         <v>0.0</v>
       </c>
       <c r="I49" s="6">
         <v>0.0</v>
       </c>
       <c r="J49" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
         <v>0.1</v>
       </c>
       <c r="C50" s="6">
         <v>0.1</v>
       </c>
       <c r="D50" s="6">
         <v>0.1</v>
       </c>
       <c r="E50" s="6">
         <v>0.1</v>
       </c>
       <c r="F50" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="G50" s="6">
         <v>0.0</v>
       </c>
       <c r="H50" s="6">
         <v>0.0</v>
       </c>
       <c r="I50" s="6">
         <v>0.0</v>
       </c>
       <c r="J50" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
         <v>0.0</v>
       </c>
       <c r="C51" s="6">
         <v>0.0</v>
       </c>
       <c r="D51" s="6">
         <v>0.0</v>
       </c>
       <c r="E51" s="6">
         <v>0.0</v>
       </c>
       <c r="F51" s="6">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="G51" s="6">
-        <v>0.9</v>
+        <v>1.5</v>
       </c>
       <c r="H51" s="6">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="I51" s="6">
         <v>1.4</v>
       </c>
       <c r="J51" s="6">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
         <v>0.0</v>
       </c>
       <c r="C52" s="6">
         <v>0.0</v>
       </c>
       <c r="D52" s="6">
         <v>0.0</v>
       </c>
       <c r="E52" s="6">
         <v>0.0</v>
       </c>
       <c r="F52" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="G52" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="H52" s="6">
         <v>0.2</v>
       </c>
       <c r="I52" s="6">
         <v>0.2</v>
       </c>
       <c r="J52" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
         <v>0.0</v>
       </c>
       <c r="C53" s="6">
         <v>0.0</v>
       </c>
       <c r="D53" s="6">
         <v>0.0</v>
       </c>
       <c r="E53" s="6">
         <v>0.0</v>
       </c>
       <c r="F53" s="6">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="G53" s="6">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="H53" s="6">
         <v>1.2</v>
       </c>
       <c r="I53" s="6">
         <v>1.2</v>
       </c>
       <c r="J53" s="6">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
         <v>0.0</v>
       </c>
       <c r="C54" s="6">
         <v>0.0</v>
       </c>
       <c r="D54" s="6">
         <v>0.0</v>
       </c>
       <c r="E54" s="6">
         <v>0.0</v>
       </c>
       <c r="F54" s="6">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="G54" s="6">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="H54" s="6">
         <v>1.1</v>
       </c>
       <c r="I54" s="6">
-        <v>1.1</v>
+        <v>1.0</v>
       </c>
       <c r="J54" s="6">
-        <v>1.0</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
         <v>0.0</v>
       </c>
       <c r="C55" s="6">
         <v>0.0</v>
       </c>
       <c r="D55" s="6">
         <v>0.0</v>
       </c>
       <c r="E55" s="6">
         <v>0.0</v>
       </c>
       <c r="F55" s="6">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="G55" s="6">
-        <v>0.8</v>
+        <v>7.6</v>
       </c>
       <c r="H55" s="6">
-        <v>7.6</v>
+        <v>7.5</v>
       </c>
       <c r="I55" s="6">
-        <v>7.5</v>
+        <v>9.0</v>
       </c>
       <c r="J55" s="6">
-        <v>9.0</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MFIs</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
         <v>0.0</v>
       </c>
       <c r="C56" s="6">
         <v>0.0</v>
       </c>
       <c r="D56" s="6">
         <v>0.0</v>
       </c>
       <c r="E56" s="6">
         <v>0.0</v>
       </c>
       <c r="F56" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="G56" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="H56" s="6">
         <v>0.2</v>
       </c>
       <c r="I56" s="6">
         <v>0.2</v>
       </c>
       <c r="J56" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MFIs</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
         <v>0.0</v>
       </c>
       <c r="C57" s="6">
         <v>0.0</v>
       </c>
       <c r="D57" s="6">
         <v>0.0</v>
       </c>
       <c r="E57" s="6">
         <v>0.0</v>
       </c>
       <c r="F57" s="6">
-        <v>0.0</v>
+        <v>0.7</v>
       </c>
       <c r="G57" s="6">
-        <v>0.7</v>
+        <v>7.4</v>
       </c>
       <c r="H57" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="I57" s="6">
+        <v>8.8</v>
+      </c>
+      <c r="J57" s="6">
         <v>7.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>8.8</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
         <v>0.0</v>
       </c>
       <c r="C58" s="6">
         <v>0.0</v>
       </c>
       <c r="D58" s="6">
         <v>0.0</v>
       </c>
       <c r="E58" s="6">
         <v>0.0</v>
       </c>
       <c r="F58" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="G58" s="6">
-        <v>0.5</v>
+        <v>6.4</v>
       </c>
       <c r="H58" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="I58" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="J58" s="6">
         <v>6.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>7.6</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Listed shares</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
         <v>0.2</v>
       </c>
       <c r="C59" s="6">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D59" s="6">
         <v>0.1</v>
       </c>
       <c r="E59" s="6">
         <v>0.1</v>
       </c>
       <c r="F59" s="6">
-        <v>0.1</v>
+        <v>1.7</v>
       </c>
       <c r="G59" s="6">
-        <v>1.7</v>
+        <v>9.1</v>
       </c>
       <c r="H59" s="6">
-        <v>9.1</v>
+        <v>8.9</v>
       </c>
       <c r="I59" s="6">
-        <v>8.9</v>
+        <v>10.3</v>
       </c>
       <c r="J59" s="6">
-        <v>10.3</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-listed shares</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
         <v>0.0</v>
       </c>
       <c r="C60" s="6">
         <v>0.0</v>
       </c>
@@ -3483,570 +3483,570 @@
       <c r="I61" s="6">
         <v>0.0</v>
       </c>
       <c r="J61" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>52.7</v>
+        <v>64.9</v>
       </c>
       <c r="C62" s="6">
-        <v>64.9</v>
+        <v>75.0</v>
       </c>
       <c r="D62" s="6">
-        <v>75.0</v>
+        <v>82.0</v>
       </c>
       <c r="E62" s="6">
-        <v>82.0</v>
+        <v>90.1</v>
       </c>
       <c r="F62" s="6">
-        <v>90.1</v>
+        <v>113.3</v>
       </c>
       <c r="G62" s="6">
-        <v>113.3</v>
+        <v>178.7</v>
       </c>
       <c r="H62" s="6">
-        <v>178.7</v>
+        <v>120.2</v>
       </c>
       <c r="I62" s="6">
-        <v>120.2</v>
+        <v>83.9</v>
       </c>
       <c r="J62" s="6">
-        <v>83.9</v>
+        <v>77.1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
         <v>0.0</v>
       </c>
       <c r="C63" s="6">
         <v>0.0</v>
       </c>
       <c r="D63" s="6">
         <v>0.0</v>
       </c>
       <c r="E63" s="6">
         <v>0.0</v>
       </c>
       <c r="F63" s="6">
         <v>0.0</v>
       </c>
       <c r="G63" s="6">
         <v>0.0</v>
       </c>
       <c r="H63" s="6">
         <v>0.0</v>
       </c>
       <c r="I63" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="J63" s="6">
-        <v>1.3</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>52.7</v>
+        <v>64.9</v>
       </c>
       <c r="C64" s="6">
-        <v>64.9</v>
+        <v>75.0</v>
       </c>
       <c r="D64" s="6">
-        <v>75.0</v>
+        <v>82.0</v>
       </c>
       <c r="E64" s="6">
-        <v>82.0</v>
+        <v>90.1</v>
       </c>
       <c r="F64" s="6">
-        <v>90.1</v>
+        <v>113.3</v>
       </c>
       <c r="G64" s="6">
-        <v>113.3</v>
+        <v>178.7</v>
       </c>
       <c r="H64" s="6">
-        <v>178.7</v>
+        <v>120.2</v>
       </c>
       <c r="I64" s="6">
-        <v>120.2</v>
+        <v>82.6</v>
       </c>
       <c r="J64" s="6">
-        <v>82.6</v>
+        <v>73.8</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Domestic</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
         <v>0.0</v>
       </c>
       <c r="C65" s="6">
         <v>0.0</v>
       </c>
       <c r="D65" s="6">
         <v>0.0</v>
       </c>
       <c r="E65" s="6">
         <v>0.0</v>
       </c>
       <c r="F65" s="6">
         <v>0.0</v>
       </c>
       <c r="G65" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="H65" s="6">
         <v>0.2</v>
       </c>
       <c r="I65" s="6">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="J65" s="6">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro area (excluding Lithuania)</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>51.8</v>
+        <v>63.7</v>
       </c>
       <c r="C66" s="6">
-        <v>63.7</v>
+        <v>73.4</v>
       </c>
       <c r="D66" s="6">
-        <v>73.4</v>
+        <v>80.4</v>
       </c>
       <c r="E66" s="6">
-        <v>80.4</v>
+        <v>89.2</v>
       </c>
       <c r="F66" s="6">
-        <v>89.2</v>
+        <v>112.2</v>
       </c>
       <c r="G66" s="6">
-        <v>112.2</v>
+        <v>177.1</v>
       </c>
       <c r="H66" s="6">
-        <v>177.1</v>
+        <v>119.2</v>
       </c>
       <c r="I66" s="6">
-        <v>119.2</v>
+        <v>82.8</v>
       </c>
       <c r="J66" s="6">
-        <v>82.8</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="C67" s="6">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="D67" s="6">
         <v>1.6</v>
       </c>
       <c r="E67" s="6">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
       <c r="F67" s="6">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="G67" s="6">
-        <v>1.1</v>
+        <v>1.4</v>
       </c>
       <c r="H67" s="6">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="I67" s="6">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J67" s="6">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>22.0</v>
+        <v>29.2</v>
       </c>
       <c r="C68" s="6">
-        <v>29.2</v>
+        <v>31.1</v>
       </c>
       <c r="D68" s="6">
-        <v>31.1</v>
+        <v>32.1</v>
       </c>
       <c r="E68" s="6">
-        <v>32.1</v>
+        <v>36.8</v>
       </c>
       <c r="F68" s="6">
-        <v>36.8</v>
+        <v>43.0</v>
       </c>
       <c r="G68" s="6">
-        <v>43.0</v>
+        <v>57.9</v>
       </c>
       <c r="H68" s="6">
-        <v>57.9</v>
+        <v>35.2</v>
       </c>
       <c r="I68" s="6">
-        <v>35.2</v>
+        <v>26.6</v>
       </c>
       <c r="J68" s="6">
-        <v>26.6</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Bond funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>29.5</v>
+        <v>34.3</v>
       </c>
       <c r="C69" s="6">
-        <v>34.3</v>
+        <v>42.1</v>
       </c>
       <c r="D69" s="6">
-        <v>42.1</v>
+        <v>48.2</v>
       </c>
       <c r="E69" s="6">
-        <v>48.2</v>
+        <v>52.6</v>
       </c>
       <c r="F69" s="6">
-        <v>52.6</v>
+        <v>69.4</v>
       </c>
       <c r="G69" s="6">
-        <v>69.4</v>
+        <v>108.0</v>
       </c>
       <c r="H69" s="6">
-        <v>108.0</v>
+        <v>78.3</v>
       </c>
       <c r="I69" s="6">
-        <v>78.3</v>
+        <v>50.0</v>
       </c>
       <c r="J69" s="6">
-        <v>50.0</v>
+        <v>45.1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Mixed funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
         <v>0.4</v>
       </c>
       <c r="C70" s="6">
         <v>0.4</v>
       </c>
       <c r="D70" s="6">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E70" s="6">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="F70" s="6">
         <v>0.0</v>
       </c>
       <c r="G70" s="6">
         <v>0.0</v>
       </c>
       <c r="H70" s="6">
         <v>0.0</v>
       </c>
       <c r="I70" s="6">
         <v>0.0</v>
       </c>
       <c r="J70" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Real estate funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
         <v>0.0</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
       </c>
       <c r="D71" s="6">
         <v>0.0</v>
       </c>
       <c r="E71" s="6">
         <v>0.0</v>
       </c>
       <c r="F71" s="6">
         <v>0.0</v>
       </c>
       <c r="G71" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="H71" s="6">
         <v>0.2</v>
       </c>
       <c r="I71" s="6">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="J71" s="6">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Hedge funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
         <v>0.0</v>
       </c>
       <c r="C72" s="6">
         <v>0.0</v>
       </c>
       <c r="D72" s="6">
         <v>0.0</v>
       </c>
       <c r="E72" s="6">
         <v>0.0</v>
       </c>
       <c r="F72" s="6">
         <v>0.0</v>
       </c>
       <c r="G72" s="6">
-        <v>0.0</v>
+        <v>11.5</v>
       </c>
       <c r="H72" s="6">
-        <v>11.5</v>
+        <v>5.8</v>
       </c>
       <c r="I72" s="6">
-        <v>5.8</v>
+        <v>4.9</v>
       </c>
       <c r="J72" s="6">
-        <v>4.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other funds shares/units</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="C73" s="6">
-        <v>1.0</v>
+        <v>1.4</v>
       </c>
       <c r="D73" s="6">
         <v>1.4</v>
       </c>
       <c r="E73" s="6">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="F73" s="6">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="G73" s="6">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="H73" s="6">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="I73" s="6">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J73" s="6">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
         <v>0.0</v>
       </c>
       <c r="C74" s="6">
         <v>0.0</v>
       </c>
@@ -4203,120 +4203,120 @@
       <c r="I77" s="6">
         <v>0.0</v>
       </c>
       <c r="J77" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining assets</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>2.3</v>
+        <v>0.6</v>
       </c>
       <c r="C78" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="D78" s="6">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="E78" s="6">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="F78" s="6">
-        <v>1.5</v>
+        <v>1.1</v>
       </c>
       <c r="G78" s="6">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="H78" s="6">
-        <v>1.9</v>
+        <v>7.6</v>
       </c>
       <c r="I78" s="6">
-        <v>7.6</v>
+        <v>2.1</v>
       </c>
       <c r="J78" s="6">
-        <v>2.1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">LIABILITIES</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>151.2</v>
+        <v>169.4</v>
       </c>
       <c r="C79" s="6">
-        <v>169.4</v>
+        <v>191.1</v>
       </c>
       <c r="D79" s="6">
-        <v>191.1</v>
+        <v>197.4</v>
       </c>
       <c r="E79" s="6">
-        <v>197.4</v>
+        <v>223.2</v>
       </c>
       <c r="F79" s="6">
-        <v>223.2</v>
+        <v>256.7</v>
       </c>
       <c r="G79" s="6">
-        <v>256.7</v>
+        <v>365.8</v>
       </c>
       <c r="H79" s="6">
-        <v>365.8</v>
+        <v>297.0</v>
       </c>
       <c r="I79" s="6">
-        <v>297.0</v>
+        <v>202.0</v>
       </c>
       <c r="J79" s="6">
-        <v>202.0</v>
+        <v>183.9</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Loans received</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
         <v>0.0</v>
       </c>
       <c r="C80" s="6">
         <v>0.0</v>
       </c>
@@ -4338,75 +4338,75 @@
       <c r="I80" s="6">
         <v>0.0</v>
       </c>
       <c r="J80" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension entitlements</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>145.9</v>
+        <v>166.6</v>
       </c>
       <c r="C81" s="6">
-        <v>166.6</v>
+        <v>188.3</v>
       </c>
       <c r="D81" s="6">
-        <v>188.3</v>
+        <v>195.4</v>
       </c>
       <c r="E81" s="6">
-        <v>195.4</v>
+        <v>216.1</v>
       </c>
       <c r="F81" s="6">
-        <v>216.1</v>
+        <v>253.4</v>
       </c>
       <c r="G81" s="6">
-        <v>253.4</v>
+        <v>361.8</v>
       </c>
       <c r="H81" s="6">
-        <v>361.8</v>
+        <v>285.5</v>
       </c>
       <c r="I81" s="6">
-        <v>285.5</v>
+        <v>198.3</v>
       </c>
       <c r="J81" s="6">
-        <v>198.3</v>
+        <v>180.1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
         <v>0.0</v>
       </c>
       <c r="C82" s="6">
         <v>0.0</v>
       </c>
@@ -4563,75 +4563,75 @@
       <c r="I85" s="6">
         <v>0.0</v>
       </c>
       <c r="J85" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining liabilities</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>5.3</v>
+        <v>2.7</v>
       </c>
       <c r="C86" s="6">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="D86" s="6">
-        <v>2.8</v>
+        <v>2.0</v>
       </c>
       <c r="E86" s="6">
-        <v>2.0</v>
+        <v>7.1</v>
       </c>
       <c r="F86" s="6">
-        <v>7.1</v>
+        <v>3.3</v>
       </c>
       <c r="G86" s="6">
-        <v>3.3</v>
+        <v>4.0</v>
       </c>
       <c r="H86" s="6">
-        <v>4.0</v>
+        <v>11.5</v>
       </c>
       <c r="I86" s="6">
-        <v>11.5</v>
+        <v>3.7</v>
       </c>
       <c r="J86" s="6">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B11:J11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>